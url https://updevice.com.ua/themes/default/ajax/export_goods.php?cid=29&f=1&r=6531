--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d4a868f49bbe2e305203d90ae9a491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050d8cb401366e7c976cdfce10878d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74895cf5a250b5e7c9c3a0717278973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0c204d62e52abca7b61e5dd0903f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebffd69c7e4e0af62dafc1b0f89db65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6344c1bb4ea94aca5b2b3a374252466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c8c1e3e95d6e92713b8b3243ecc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c44ddebe542b4fd11dd80a4f7f8ab08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007e713c7f5e73fbb76b15c30f80fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb62b1708c678ebab3848ef756823010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c9bf6b0e42d2afcb7745dc5023bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a015ff7768fbb9ce27a2f76bae95cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32980e8d889cc7a82555b189cd405bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c095b1a22d28bd61a194e97733c6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16585306161c55fd63ca922f3617dee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70635c75a3f8a5af319a812b5829a3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0401c62c1fe1f78316e15600ac4a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df940297255661b951ba43d20601d0ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef944895062c92ce35c0cbebd98fd7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb2dcb1ebf0743a663fb5641f4e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224291678618ecf32bceaeb7380a5c3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03ebb7ce0265fd093b833545dd36b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013f253ee0695d29f5fe231b59bc2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a0ae291a29858e970c2725f8217e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f400054ae7858b02efdb906e0d000a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6dbff2f85d754737ff9e652491a7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320114b9141114d821f9a706b2414c1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dabd71efbd866990d5a3560eeb9a7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014aa7d9b22ae8993efd12ad78d21b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf13fd8c4157519c24f0e6506c4fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecbbc19667c4a517061e4d4db4560031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca00f2253bb247ad844a281d397805332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f404bdb9eaeb527fa705129da820033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9be2ee2bfd298e87dcbcef14d4e3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df85b65194deeb779f9318823d1d2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add54434d795cfb7deba62b14b54a6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042592b4dca83c75173b4bf0edaa98e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee457bd2563d458c3624efc64036b5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ceed9469f0164cb274517cff3886039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1d11b4b89775829a93d360e5258b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c949c98b72457c393e40060edafd5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800dbfd304b4db87e1d571f3eedaa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688e6e1d4d910c4e9da44d2dc1adc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c510597e021c67ea1986d7416998f7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65cc6838153c48cf31e28fd8c0a1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b2bbbd86d5005d2847ce7009822bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea41810c197982050c1f0d5fedc5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78f2e0a662529f9faeb46a058d41648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6daeabaaa93a897e8701d6b202a95a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f036446e7cdd8391c901c7767e1db9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1a4f96cc0cdef9a842fe0f4adeb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880b43b81a037a12b6dee6e889280e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559dace31d4fc24340b829e28b8f00553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cf37e157083a237f7a66eac4f424454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c9f749f0ce5a2e1a459f41f08a2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7235a5e5f3580a3f9806391d1e8a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc260e414bc9be18bb148685843019557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b927ecb5fbae29d3fdb9ccab9a5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6e4997015340e5e329674aa8a5f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1236f528e5cf6b1e388cfb4236df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a1afe95959576411292d5488b61661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e3d0416705cf7132f341ca669b08462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf90ad44870ecfdb82165c1521e12e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77a6f79aea2edb0b66cfdc42e69db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fd26c7fca761be66d4624d2a44cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794081378740d030ec6923da785786666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bedde4a7c7b93dfa9adc99d804e27d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05cf296c86144637def3811a4ac6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69a5a74cf077c9d689f6e00eb0ef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ff1aeada6843499ac8d5c3cd441e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d280851d95407fd663114fecfa5c1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51930ac488747a9f84c5b687dfa35a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702209b1e3e9aeb68ef47065ed6e223873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb05596312a5db5c230ff931f8ab3d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045c9df74841a1cc129d67f523813ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e428588cfe5758dd6ac64c7d12bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aea9cbccbb1b2f2c70f60b4feb00c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0baf3dfd89c9be875c6ac29f5ea078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d44a8b403a9b77d33c379177643f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9685ac49945037a778aa898cf4e56780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6bbb7a616d5d0345a23b5b64d59181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f30762af1884a007d2cc10625240dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fa4ae51d4cf0a368545ae2a48544683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125881a7c60d24eed4d7c343eb6475884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b38452e2b08c5cca236f1f5ababff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea95c5bab8777fed98a80117ce302f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c23f62f7173877de4a56111c6709d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce099abd41d611faffdc92ab1200294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06072a0fd2e4eac3439d21904327e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395cc9296141a77b3d7cf03fa65ea0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1e923a3da457c3b804ad0bc4b08a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ebaa0dc3a643b2696614ae58f2598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867755ed9b3dd2fe367ce498abca378e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c3420dc4f56923e54e2e86a3259cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5061859b01191cce075099c5a53e5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a726fd3c053bb94ea693985b2e1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55341e7565fb33680e5f16fa7510064b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fa2487ffcc57ae2a6157a26c436ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666879e894f9014a79bedbbccf0959e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560cbeaf5ebbc45cf708de872cfca3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2df9317781ea28814e44358b66f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397dc251437490bf724ba4a2bca74718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb89aeb1c82d9e63529ba7b18b8115c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d019e5cd118976a8b955a5533105a3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d1eaa8e1b71a04fc114580bb486021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d88137d79bb3fc5101d6f6b1423cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4132be42ffb17035d21f9cbc8dea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf50d51c0100f304d58ed6cadb6c8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795161b4e2d4ad541740d10244e511c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b705be750683d5ba4a19dbcf48980d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e983509c785bdd9c8273c5142ec5c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2b02faa95a20af21f3c7c1bed87c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53f9032e8c08af81ca652d7e6ac6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500958e0fd3ed6a6afb539c448f1e8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb32ecdf4f949e815ab390d02dc6b0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18b8d8c1bc4d9e83fc3f7ad6e7031932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddfd181c21ffe5fd846b2e34d0e9c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c31e917d0b26e6bb66668383438b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fe5b8bb01faca1ed84becc14cb31835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ccbc7aa96568aefcdec6643a52d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b5d4e633a0f0cfacc676e13ad74237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7587656b2336b1c10bfcb0775bfdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9fa7f1f0dc19ba3fa7f02007a56139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb22166fda4c105be622315a0d225440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ee391d5c92da68d88765b340195a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5738dcc43a2122d537cca2462beb3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadbf9fa95b547e717cf7a70dbbd1a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f3008265d0033ed5ff6ec57897f4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1ce2994dc1837c2b2167159f427245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5b44719e1e579064eafb2884b48c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af650f380696ebecf0d1fa8e3ec0395747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53920c93bfcf563584d9db7121ac59d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d30c08947c6f3a73728c1d305050349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50eb44832b574caa667afe436eeebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201b82d15332c1f251ae12b914acecf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7bdad5c7f71721923bdc7d1bc529e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9248895c4df60c665960f0aa2143b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aca9cd596e3ebf6cb79bf3dbd0c4e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e263d2d601be08891e649804c16e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb3a19caa374855886409c623aa0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7b5c8b266ca9e2be0498844f3e0e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b11cd19dce9b5d1b8bda6e98eed3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda81b2cd91193db0a7b0bd51d142959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbcb2af784c4da0bea79e095074b6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe68603b2d1002ba5b706f5ca9cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91489b731a4717f23e89644c5fb15b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b9a80ce60a8317efc513ab42b417d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd8d7837e0981c2b28fcdd4708e96864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1493345750e2cd244f41944bc3ac1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d73e906352344a1d857b43bde56e7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6e37690af96cd2b9ff4c0cae9b2c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a21c7c67909804b4e07d97c5351268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da962ca2f5c0a41e273c179df6fbd3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8527c604d553c0c29b712e588ad51370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1235b6bc3b2300376d8155dfac9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67979db58c976986da27ba48c7c41eab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418bb6949ee2a34aa8ec19c1f60d2be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bb0fcbd1e3ddca539f973d329c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5016b0ee76a00c4d4db739063ed56475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020170f07d1f7a292e22fd42fb8dea276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b565830ff4a9b2acfc9c18f39e26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138ff527e699090e10bf6192a7291478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c43264c24b78c409f0e30b16187e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466e08c7e419165db075904379f803880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7b9c7c00405bdbaba379440d3751981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec28f31ec897e5f592b290f3276f7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ffceb67c4a57b05b1abd05a7e392f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db58555aa626eb90b17a3056ff5d3684.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>