--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446ed299152c905c8f71f92ff87aef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8a6d2a3e552d8140502aa9ba5b102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99068988ada2be28edbb2264e6f3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a3228a8892ad4a524ad895addc20c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d49339e3a581701d58d978bd2e4af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8a598bb0271bdd367300fcad64536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13c02b12cc3b2a3f860a9900c94977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807400b90a9918085dc6f0a68974308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc7f4edb49d079882c2372ff335ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9e6f0fa354f8b07b76a54414a445c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309d5868eb59122a68f38fa4c8ec6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2849c1e31c0b9de05c53a18638f03f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bbd8bccb8f8a9c66068034f21f25813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b1c60db60a65e3b75a8eb24ba0d7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38956107cca6dfba05f09a9ba7dff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe8f4bc3840bbbb8a17ece4f248bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697634e4ab803261f732fd85f0f754917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ab710293b8b470de7ba1c59ba38a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289244dd41cdc916581624a5348a007619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b475365edebfba90115aff7f686cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ace7907e31eac6b4a8e7673e161e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41b58b73168eb6083f2d7a32e712822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27d0270c97b84c3e2c32767f249c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c5e30f98a12844509dba1bc810d1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85819d30381af8108b6d6d695dd3ed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33f35ba259e3ce7ef8818ef3a3df426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f3ca3155e88d5be681ae52dac3b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238140e944686c533258c6d0f935b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512514376c2009b0f54080e93f82bb0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d7de63f280d6f36d59813eb011bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe12d3809388778d00fee8961ea48231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b05b8024f61f260527d23925129e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1bb9e660c17274e4b5ece93162ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102d4d2a3aba29295fa2c4a5fb451b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b83d2a4d7ee14e7f450bce64fc2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163219e9364ab50f36f3f539441a43fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6991b937ed59b4242313bc3330b8ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e66a7ca66dc3e0b8ac37ebe4405c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bdb5722143a1bef9bc0e352b8b81a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce92e1498144637fe30d7831d67d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0181d03808ae1d3dcb0373914a2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7cc53afcc3416dff37386987f8ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efeb40d8468b33e30767ff8a008ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460515030d1f7a832963117fc7015344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa241418413462601ed8b31ef7fa3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8d2f66bf7ff48344790d1822524646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c58582f9607307068164b4bcf2ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b2cc1c7c280f58da24821c832bb6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c93000a4ba0adf84e6740b1fb314849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754894dea5e4b8e6243d303ac44c4e7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b710ffd83eca4cdc3d29241169a37b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243d4b9cf11e25fdf9b886eb1c9a5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9e0c91cd71e3054f0c729332cf4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41066a37e877f00ad817ffd6df7b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36834288e018da06896d11cd5e27a22455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf18f06fbaeee19d246a24eccbcaa8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b9fb98a9db97a0a1f86257f3345f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37873b5b4cfca1c7b2520013d09710558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb7562e36dc3f68e5112d0bb2f21e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639fb9feeca197c8f5a8f428abeca9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30f6011c121f21f3515fb01238a2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28430bba91f7bbaff9fff8a0adec8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed73476ee0e2c293c51945f881f6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed0021dc2132d8660b8f68eec5b78f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272df921cb5f0cc4f079f7246d224dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3caeffa8bf5db005813c6ebe875ae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd829e127c56a06acb6c69bc607018d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58466819a989db0eb02ef400e3ed2bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10420c99d4b5a928ce7d3cd387949869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dedd2603140f84e2fc50a8fb4950b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa1cc15dacdf997d8cc19db0084a0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1f2e1c98882bc1cb60ad7a4929fbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26285abe28ed17d9ff138e2127d94a5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc05dc6b67d659b9fc94b5180df29374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbffbe59e9852c95d5479529965599675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d94e295e94dae7fbefbb4d1990c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c439fcecde4bc6428178d756b6be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe2d65a6ce6d49378a2bc4d172761478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0c214ec359310fdc7e8319cc7d89c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570d9d46c85e171fb0d20e3b36672e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a567b701015e5757bc67baaff5d1d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95d508cc1ddace197f8b8d60d44f2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0eb741cf3d8091f9fc7e0a79716483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a206a70d4594b79839fdf5589a4e8b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28462ec8cd6cdb700da5e16a4eb95efe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b323af85d58cecb6ed80720e6dcb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9e89afe4e9b79f4ef03f33b380863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72c90935e6a32c62c8792b2fabf2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cabe2c285406742e7f8eb39c3317105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecedccc562e5fe67fc599ee24a608d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341522db9eaedab823f00bbfe4da2f527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d31255fece8e5df60bc12ec9404a158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d05906619e912edb55a809a410f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4a7be020e3dea773ffc6f3f9f58810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f2d671c227b962f41bfc318f79f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafb42dd131321c349078f68add029612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31453a2aeae90ef7bf273bbdb236de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42919e1dd4978a09e7003c7255756c1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd2645b6f2074d52d1e681ca08bb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30363a417b453af05529f71bdb425ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92e21737b439337f7efbe13f3c5b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db079ae6a4caa6355e28f98cbfad5c6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acae8a52ee12ab2bac6154c26f85e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2397ddb40c346742b9d105d632bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb867eb7751c17a3353ff3853767e0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e05e56068e7303d34cd36aedc669222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19112369a49684ce7dc11793628bfdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10674298957157f0374ac60aa411124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5fb2c49f09a5c8cf36b36e5a302625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc224ed60cfcf375d4e5a456258c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddae45c60c57b5b8f158036b3295a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407edfe8cbe11d7efe404128cbded00228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950586f2f46bf579f6c71543209e3da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847bbf59ad78e82c4607f91e87ff2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f1d03498ada57bf6bb6b7ab684e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7986e1bfa298f7a858e2c5726c56b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9396881e178a208304ca937c6fdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63650bd045e513a960cc113040761734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f0a12f9601f3c9f0c4feea8ad30935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8d5b508ec0241b2825a0230f684d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191546b4e463b04025ef151e88a0ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2271af2137f1107bf2443aba26da6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623bf9680696b54d150707f28f9fd8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9158a530f102d40a9db69b8d63462840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99693c6942fd5e06733b20c588826cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782541a8df33be4ba101af4adaa99542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f11b541a544cb37e0aeb4a75c258543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1c73667fada2e182b7e7652badda844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745569d72fdc016b7abf191fb9e89f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84211ee211dc30600d7589b40aae3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605a8e4e750d27d24a591f3a4edb37347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb072998f89c479b3d34a6c8db73d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6cd1a3a35f516ce294a2862fa396049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4917bd881d4d702403420c99dc4f2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ffac67fea18239e7430f4d40433651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5072412231a719623b33d301af80c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46cdc51e78598cf1a5b8728740e1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5bb0adc8a621853cbf0ad766080e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf17b7f7ee2a4038e9657971f3f57e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adfd9637f503e403b52bd51a04ac7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77064cfc7583d0b6ef8772ee49ba0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347b344e77ec804866cdc8bed0924158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c74a7585dcdbee27a55bb873e67f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3643cf54e5f2c74bba258b04494e3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258dd1b3c16bb6b491335205b0ffaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d1a13490b57562b64c223f9cfcb0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be67e89a9a2457b11beaf8f62c19d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ce18350f29c5d0ed79769a2ace3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15a8f246e1c6e2ae3ba327cd7122565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694f2e3d462bc46277999f8ca5292166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c87ef409423e502a711a1a80bb68667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d28cef5bdeacf5af251aaa280993368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb21bb173cf6253f076d6d6e9b60969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac401275b2801ab75cbf77d514b09ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999be93ec97792169616b0d6ba43954f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b91d9b4919d153166fde4f2e31b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7503b0ec5a7bf1d74b9c859a6a4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa400fe2b66e5108b540079e9526dd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c63d634e1aeb1605800df935f71d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1e877bd316ebc706603755bfcd31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200298d65ac2f0ad79d5968ca548976777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ee6a14baf43939dab0b774804d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a2338f65a3320c16082ee7f3130979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203701b8b819500332c86ccfbc1da70c80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>