--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b674a122827c1e6a10718aa2de21ecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf80b597a4a38e3b35c99f79e57eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784dc733b8fdc59f84bc0023ea73f4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bfc99a440e5b7b81e8f70edb315694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e95207c09afcdc8b98dfb9fa62985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d8de9681b8fbbed35e18744ba79076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086fdaf3dc9e314eddb62c91d73d7af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536c6c7983d9b54dfbd9a4cd4f29f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bf67710bc6131adef0b6bf8aa68029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd815991256f29d5449bd6560ed870a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1f657d5c52ce7e91808ec1dc888911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553afcfa579e3cfe08651439886a0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0ed87bde44eefaa2df9c797beb60d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c080cbbc078edf7ec7fd0c082937714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319ecdc7bf3f64cacb974b724f9011b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b27e88e35ff5f64165b79047e5fe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f4aa1bd7e8b2fd9771b6a702d9a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe19aa04cf3703718cfe33ceb0451918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c91fc53f389bba419a279ae39d2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc426a2ea92d71aee922dd9c6feafa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da65da017ed77c5f93f30acf5d066621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a62f86910ea67b85a0549867e210e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66508e11fd94684fba89711b71ab40c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef0f55ec232e4905b0a155a8c7967024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f593a14247f36dd8eb70850ed96a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87aa1e150e597b707efd8348c48b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e11b2f74e71674991802e5b8a210a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e2fb547b58b71b37c0c93ed7671828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa32c62bb431d2cfcf6ddbf82384ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c1e60b97bc798c934467354671be330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd018d6ddf6205ab9a0c8e57dd2f47631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f207a16ba349196e9ee3d101cb5e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5af834d55da0f89c20101d0a5c4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197e4b62c6bce92d58470ee48810ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3afc30748d745711c8e2f5080e4e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da369ff5df24fa0360c17bd9ff40936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dedbb5332e5af759f638773028486437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fae788542ffed4959cf9f811a2d0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786dbb334ae8e65aedb4736121b342e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174924af05d943ee328ff574145da1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dc590b8389e8d3486e970ac909c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdfddf76a3df5cdaaaf89493d9fa3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3db4470a4e22ead7136937046efd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7b4cce5a2026d65ec71766524b4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f663f8430222d2346b800a6a803845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9f6217404bd2e82c8645ac31516646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6cf4f13f7c196dbe9dddf5d7a479947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f519a19aa57923b53e0932d94d6663b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff230d7f7a89a6f11c425026555a65649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cca026202f689d41093c0c0c779abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fc69dd45e856dfd4a730478b620551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e2c6ccc4882f5d5657bbb3fb4f7e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079020a7b1df9544f0039639a7848e4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963665277c98499e9daa9f7b4817afa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85c5f7a681a91ec74228883d0e85255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601aeed888c4b9f89643c5297b6b11356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf236f330d5488001c0ebbbb77662357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520baae1832fee890143a6f4b8c5d2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0e124caeaa4fa939b54223d769c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695be407f55143ee86e292675d27fecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dc15355e5437f384b51e215ae19461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d947aeef6628e9688eb8cfde4daa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb020623da3d5d36d9ec12f85ac7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29d12e2b02fb0cebc6f696ce34375164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa0fb6a0d333300f81ee0e6c0c47ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133d2b4376183ff5a6e04b753da21f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07469b4210bb23a58c3007d1f692b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348060e73bfd809854025bdec0717d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cac066e9df49c2a3e907a28f53afc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c109d1ab831df51c4ee35e4d0a018370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5246d2de1c9999570ccd2f29b7285a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537e19a295cd63e0b02a1d33015a2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49498f51aeff1fd7edc60aab61916e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73745309cb5ef67ab3053fc7d06c4c0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68c99c7e5aef01b7ab378f4b7044f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54a8a567485fd6c7f57c4c2ab707b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8265aeafdb211cabc01cc49673ff677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f20d1824bf39a9254236101970cbb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4edb7073d5fc2cb0bd2a609d538a1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8e3e72f189796d79342e41768d8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f3aebea62e000af401777709eb1dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd5363630d958acd8b95e8bd94af0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944cae88ac56127e31054c8c72742a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1025054371f11266cc918d2084bb03b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bb2da6d35617ffadc492051155af51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc382e29df344b26cced1a8bbda31522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5584732ed95fd4ed8af3026965cfc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bfcbbd180eaa7dc047d4245a2e2214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d935dc50af5b980d4c4940c8225b2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d1fada77c78bfc371767263ae51706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4a77e1827692015fac07c40f89ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f95e0ca806bcc5ce9a4c3654ad5da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc38ef90d3f9bb42a44ca0f247a7739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be31fb773a802db0d3bafda5654ae910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9055df8f79bbfc5b0288aef4a2c84a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ffc4bd78cbf1506bdbeca1c15ddd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669081a1cc8917fc738667af7dacc2b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf59e47ae12df444a54a8dbe3dd66214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b794e69faf43e00b836f21ef1a5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae9efd9c21115cb6ae22cd756a412716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb706f203d86fcef3ae8313bb9da6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23399604b0c21306279e754e56d9a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a29f97961e772cfe17a38dc59eb47d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6275a44c215742986078aed320de420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e4ebba83b5f295b1fe4cafea0894921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723ceeae6bcf1c36f030884e3355e1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8cf301b79294ec7abf44f0661190a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7d5fd0b47f54aa66537d7511c7b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90abed68d30533ce8ea70eb150d23e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2297a4aa971ba987c4dd2f38f047da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32d26bc8032c91615b8cd5d4aa8d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8215631d3ee16e45374eb16a297c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b33d1dc071ef68a0433883f77b2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cdd01ef398e447f500da2ff04d99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdbe7f6b1416a735121be531a312a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663a433366cd6531da0fec1fd9952232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744086d19418aac8ad6d92776884d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741fe00e32918929671c4f5a4ac079234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969dd3956084cba194f580a50fd3b8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791b4d5cc8fb0b461b150ed0d9bd1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f328079e8b55b5e20b8fb9eeb02537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7857e3830bb6bf62419565609b15d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe50df6c01a137780db87885f090e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781d6215e6046bb62a00465acd5e7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0dbd56f79d8d5e83b244aa0b9e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa25f064e598154c528ab40f12c2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc395da4d0e79eaaa60fcc188daaf9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b3b77518049c2eb4782d2007f6cac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0896c11f7567f6ee9ba68fe3150e3ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f6cbf14b9371ee56afb7a55e4f19746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab861784e9eef868a2c3b72f671076047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442883ae240d55e63c21c9096a7eacaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a47493d0833ecf166df5fb8f6423e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96c6feb658c0ca3ca084497f9adb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314214c8f5f4da1eaaee193ccffc28d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466d09b8ee7ad7f590915608457bed352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a239b42055ff8c068eacd5c85a415053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf551029ed746e80061113658423d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca40e2b8fa80f588512cb2714f4b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98cd69f4307bb0c3c4edf5fe43f4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8d10d4a5620854f1724aa34908fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94897044c7fbbca1b71a26311412e6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f046bdcba1fc4cbe7a118ae7c0507359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de078601708e7b3a46b1ae6430f9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc352f704d032c83691cea6b460d27961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb5dc663a5398fe60f933ee4ffc01e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1dc376d3ea256d6baf7b1f3691f1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9120bc9d9f1be11f8dca60d1925ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89373521fb8711cf919b4d1de80b8b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058d12dfc66ff8ac06a64998d4437a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba72c3de60246c9d381e8ae1a6ea0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9967cc738dfd15c1eeae4243e5416eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304c71c70701692fc0deaa2607ebad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c8a11820f7a55df1607d68365fa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1431d568222bfa7c07cff32f4229871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9fc0689c4280ee8c2ff3af790b7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347856c872fdd2d01d5629f01c60a21673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b452c37f9fe95d1796d10bc5485374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5c5e431fa4eee87093b7caf06e8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e777122eb3392e8ff8bd1dee458976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aefe781f182a61d5806083e508d7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c074528504833991fbaceb92e2caea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4068f4d0c75548456f9925b3055ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cdc50f99174ae2f349420e1ab437480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>