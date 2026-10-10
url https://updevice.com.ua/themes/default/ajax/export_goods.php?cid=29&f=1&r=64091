--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579bab8e0859a22979b425e14cd3b991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1cb6485ad9d513dfeefd1da69cfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aa0e19d4a61690f6f37d92c9e34113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e000f2c87fac78173390a28ecec44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a708445dc0b92d2a4412cc089dfdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a891e992564c6b83beaf33c59fc6c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80969268a2de06c64e7d73580f1d8887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bf356a4645759c92ee7b542b55c2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3bcb33822bb2d082af98a40003dd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf20581c666e5ae15f13c0b27d4ea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac06b969d8568ac329dec1dfd38c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c5b1242dc48d85ce3486ae1cc56f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bbf0d6c5cf8d853191b60394589bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83c146bd6123ca1d214f504bba1ca414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf8b79f311298e1f646696f032039b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d6bdef78202ecc857cf1be21d6ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d035f38bb95197e8c9e63e162d53117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ac7930d09d5edcf77d07a735afa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0264299f3975d4d5b6c6e6c67636a9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6e837595522953ac3f988b5babb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a313c601f42a17dc06155b45c79b2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c04e32c752b94397cc0aa996a86b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b51f2dec042672a3c369a74e41b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff78410488899eaf140120d3cf60d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43c8e824a89fe33c4aad52baf17bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f9b037f72d5a5089cf958d8931e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73911630d54472a53569e7a80f91b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402d24c35d0f79cf7ad33b9ab6976a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbe6ace617d0ede65e4467b7558cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b690c1d7fcc2805ceeb6ef37233d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478728235f22241933a1494a4b7b6ce931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb46b1e0af20c1a1be113b5d9e278532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f58b3586d9a61ecb30d19cc1fa1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13832b96426a6fed89faa714a5706c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fe852fde5e2b3afe6404eba51138f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d19e42f07d64c00e8e47daec0301936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df1390328ea5ab58fd2e76789e42f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7bdf9438e835ef78bd3958b80d5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef77b7ac53b8d9a95126768c9672b4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b44db74eefd443a7e8fbfcaecda7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a09af38e39cb6d7b44c1b0d6b8f1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0f33277c1d333b26c989a8176b0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490555765fef04f387aecbc33e172f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b31f4656acdb211d698464eccf0b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a289e4824f793cd25af7b5ccf4cbfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f4c124515bcaf3bc35483be8cf32d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe9fa865d88b9f94d9e4a56d6169c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02877364de6961667e91bfc937980748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93881b1c13476b76de023b4bfa9cc10b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e86ef386f7d9db25d3d145ca49f8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe21cbfd18742a7c88211ca57a24e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d1e5c32d49be0acc004cb0a4b5de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32104827f459cc6d2b3c133dc5948e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5847493c8ba32d57771ce971604ee754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207bc4a6e4b0038929b9f3262fb13855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733598f0575674c3e63c447e78a40e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7fe1a6f8086d2945f67d9915f7e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc837c8b8a1f84fcfb26256276a9cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd135103615551c7d3b94874d91b8c6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f1e74513bd81611f93ba536a688160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9904cdfdf7b415658d92365081cbe861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b1381f1733435bddc71be8b1559562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4b52bc981e55da5ac1a5d096eb45763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cee30e2a78092bcffe1124aff2be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658fc84acc0c03fb15d8ead01ab424b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dbf1a5484130b153f12a3e5061d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade9c1a926f95105454420d68fe54bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d75f9b12045bfefe0de33aa98e7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef3c039299f07da466d5480a3ad3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703aca5c09ef21533712550b1795e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c02cfcae6c1398015ff7588d16d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9edef85e9ba54d112aa33f223e737c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71222b19a9ad21c77ad27aac5897596a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526a6caf759aa0f646dbbde5f82661674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e79e702276de8d53363e3eee8c6e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d897de3e823744f1e9ce889ee9f188776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8478a112c57d204a7d5367f0f087bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa83aa4069dbbf594b8b8190d035ae578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e93d456ab17d3b9dc092e195200c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd743ff421792adefcabf93af4b75b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6a23b295009e3989708c6bfea20c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332181d8ac94920be6800e8b2f64344582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8d9639edb6729893c37e42f2dd86f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0192a39d2f0e229725446de53325c084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5f015928aeffbe5b6e65d630ea7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44df0e2884b343a32a0369690820012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42e026e45f436cdf585e14e362fb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5aef46383e051e7f3a117719c6d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01acda9a03f4dda737420c6534c0a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c01ae4fb84a7bbfed1e794ddeb346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9f2704f558c34ce1b3d23272d830c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2deaee2c61ece83a24f93eb301a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3469074d81979134c3ec28fd5ac2bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5de42a06ff26f76689f26ff495bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2e42f2c0b80940d363cf8ab7983d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476cfadecbd36ba4a2cc268bef9e4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf9a6c44d68d755a7ebe079ef0dec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad5736b88ffb42c528ac62d92a0a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230395c87a71511c039b9a134059c0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986a1b877cb9ec1e624e2d4473dca916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01523118576f459dc24a4e8611dfbec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7204e5acd52ce4e2b4608a4a56b3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3eb93f835e9e06f92a1d561b8b84519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3c6758f0894dfa4e6e7fd9b5149d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3760d92a239121243300dd968e35221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d3056b7779936e752d09a3396952822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdaed94b58a170a53e60e2a021128f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81058a8e24f6254a13c8d9f951f3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668879b2e62a9e943ffabce3f44f6f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b1ee3d15df2f4ccf22620b24c5a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be33abaf1940b6a7c07f84766588227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba60fdb87a23f29ed9ec9b67cefd5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c37c1d066ffb04600b687f9b9162129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f18934dfa1b2aa2ef0157fe3785030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabde8809ec996a8df8d1c39812e6a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073b6e5a991a3c60ff28086ab9e55b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5e5328b77f00abce5fc1509a4a0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2eaac144a0b6a3148d1790dee86034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee51d2b83c0f89a30d61b056744f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3db856089aaae2e6930eddb51539f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809756b84b7bf9731c5c1eb90db842e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bbb02ab0ea965bd7455786f515e9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f32c33faa308509f2f9ba738101ab639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab0c3c16ff4dc449bde83d9da6cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988609e0a50833209c08a9efcb542841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc089cafddb95541754fa936c91e915342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5233c0a52e83850de8e77fe48a7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e06b058a73a307a775adf12146ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ed9565831d6b971d6401301897d9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c60861f08a830b011eea0e65e4be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9e6ab6fb48dbcc556e32f2359689e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420652d356e2b087a0906b6ecf190c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae88af83a00651f786fa5622d2365749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505764a8606859e7c0789e1c3faa782950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8253a8bb2b4e9635a51fb1740335a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a08e5ddc3fd3f64f4d7b2447977352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90836ea288b8b0a0b8d2975af2d71053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b3964aaa85875b3f194e169ea21f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f121033b2a9b566bfdefe7aee1a89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dbed13e2aeafc22b91e311a3b2e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb4c08464da4a3a9a6c2be0134bbb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a6a8b6ce1dede6a919fcd3aa600bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f4395d6f5f21cf431c186eb5c2cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee05c22f028eceb9dfe96e1f5b03d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d1fda9e1e130d83154c9ba271d7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991be945ac09067d74f90bfa382d85962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9907e6dc17d06c36ae6292bf3c4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556311ba704f7dab80a3299c79014a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e22134c6770371d614eb2793f39a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3634196c88bff037701fbb22d784ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5fd153e1ff11598dcdc447feda3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53defc70479b604b0aeb977a046ef4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e86bc37d882e8b34139efd516b92369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2722589a636489e06b8a4d927eb8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0303f730c4fb08eabb5650346b1b76571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917666f027e7a3f6cfa5ec2deeb6f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066ee0ab2f958ecaf99dd2abb0a73a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353728c8a20906f7d07118b8c8d9a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380998306d1f8eada3d4673731197d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a0e54b08c0b0f07107e759f87d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa11a6181cec6e82d7ba55d5e7a872a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6f5c902fb8046eaedf340ee36aa3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635887aad5d8fbe8766e0640daeddb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e97c12a37eaebaa1c31132d86307880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>