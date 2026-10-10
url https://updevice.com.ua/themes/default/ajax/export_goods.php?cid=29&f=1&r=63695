--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0fa69b674c2d1a9032d4e91391541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46832d02a66c5383b4e3b840c3f00642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141030e74c65a1e5e4f97647556f317a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ffc161f859f7ed3ca7f1138924944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd3d3a9f1b1934fd7e9a536dd29ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e513f11197e64eb67d61172c837d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52905df8d0306ec02374ca19bf89c9517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca074721c75b2955bf7065bfa648da038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed265d92577f62327e67518b1e0c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722e838c552133ac77af401d2ad9dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaea3cca78ac347ea3c287fc7d9a2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eefb7c9763e5ce2ed8f049027cdcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494787006709d2aa92eef2ee1b9d1e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4b57c3bbad95ed316ff33fb0232014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa12ec890b2c6e86a759ce13f180b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af42154520b97df686e4afd8ef5e3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a612854a8a313f031e7a6c92b0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d0317176a0407c239b4f62473bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac13f4c0b03f7356396348ded2887a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68d0a04293d1774de54eb6e72546320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805c13459db6734e19cf0059959816b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44edd91d0de3ce025648d72f51e7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93533bad9f01867607e1d28f730fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7224059b6a64bdae211e4dd497cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324fed55445132d9d9f28498c6b5c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d23c63cda393e17e29cc2a4fd74ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf9b85e1ce8367d5c5dd97c19bce7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3723731e7fcc414d31d302078f2b3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5312d04cc1739a96e60b6eab2efe3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab489efdfd409d9fb21728cb49daeac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af7f2ce78c4d5e116de191ae6089d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c0e286d294eceffa529cf376554032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea21d4d560d5b2522c93b71cefd3b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1473a9c014ee7455b041d989aa8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb32f6d7ffe716e6289a3bd6fac329635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606833fb93141a16ed9dcb21cec5e17136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abbe3ca6b83fe38ec563b98c3929837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4fe8165123e3415e1d06dea1ff68438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86899ea2bf5aeb6e3273aae34894739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f5678140f36d32bc0ee9a2d5985040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf9871dbd3ec6c3c1f3b6b9eede13241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531dd6945de90d8694bd9464f6082842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375a2d82b4511e868c89115b56fe3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4265d63ad2ba8dfd73a0147ee6f4ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d33b379f6ec81f269856e00f12650545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779ccca7eb8dcf80ce0dd1daf95aa9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc1de3957c2cba024fac81e090260747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f67bc1f5955a1b64075b99d6719a0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3dff55199d3926a15c090bd92ba749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50dd5786690759bfc76abe58556c9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f562ab69511bc246a102ccab756e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527ef746e0011615005cbdbeb0e63052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b91d0c45ff22fe606054885a4e3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c063fc5f4937211ea43a8e38f2d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fc413f65424189bb2ab1c06cde1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4c062a82d8c81943c4d8abbf478456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b9a7eee0357fc211a5a2bbac354a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe3a28a02a8ffdc9934731225f89f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd06117b0320004a45ba2b6b1b91a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2c5fc75af5ce5a8ba33bd7dee183660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657d001e703a4b4f6acd71e1bae22261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d6eeb35b2a0f58d6abd4d29f8071d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db3e097e839bf0e67d3fb1fabb03a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c5e5c0af1d9353b6d614dae5497664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d25dd3ce27e1c6a029e3c7d2321265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0ed84f2c9b629d4caa097cd775fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a81095198312803dcbea1d57ff93567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519d7757e727b97cde969422c4dc8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a2020beee73a7054b9b7de99fb4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5c320cf23df2e0396fe4de6e74c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9952a81d18ff6ba730133f4f149c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d335b523528da6711aaa9c3ad0972172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159deea34262b1918ad6c65972946aa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab82e76b9a23b98593e77be5f84bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae9862313b88708f54c4b624e45e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5154fee9cc7761bb3a8f50f4cc4390076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e0b6f4c2278decb593b7c98e7d8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa000755f83d64e50955244002fe16478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0128e303dd876d0daf9aa74096786f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa744733df6813c31bfbdf839889d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4c2401e5cd489241dab9ffee7a96681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eecef444bf47b27d3c9d4d0f1f9d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ab496afeca16456c98249d3fac7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed928462996e8b3946d697a307211184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dccfb2f280c601ee1ea6853bdf8a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dac999f4b6ec26fc138e34cc1a8df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397280f4b68908e69b717f2efa1504203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813bd4f6ba4024d6abad0df323a2f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8435b42526dc5f36015d21f61da15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc5425171829c610492e2e128c6d426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951960c2701ea848af6350eb931c3f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd2b04bc8fa3fba33a605f9ef9e338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961ac5d623da5d2fdb4c1e9becf51c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090645b3e78802e5cb532eca0836136610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543a566252dc74e67831a7fb75a29be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fe10bd726d668528872e07c6a91c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27565a806005d8bfd0733eee5cfa90f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46780e0a18deaa4232ed092cc6f56e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1df2870f51630f3e4e92b4ec2aa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a811fbdea054dfa302e45160813d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295ca4384e1c69180f93e4aeca2cc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef19508579c6fd8def13e6030fcc7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a65d96e19b69b29be0a998501df119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e098a2cc949a470a0bce0de27dea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8045af489812941c4cfa0ec3089b5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86932685056af9ec094cec880c418a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d83c65fba1094e68ec4f8d16106923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23a786686b0a3b1f3f565dd61bc54024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217cfd55c22a6af7d10624d9ffaade25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa01540817fb7194dd6eba88ca62dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a92ddcd6daa0547d9207e07fc27c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89a22688acf6f48421a0b4ae813ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089b7d8e750fd9be229557a56bcae429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c156131ec745209b6dfe6f48b91bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144455e982bc7f6adb5bc390416530231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778179426a8a7c70358b8f57a5dde69132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650d356ba489e0c440d655881e491d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde2b840985ab8e9749e4e7388bc6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4421881fea2626ae0e7268ab3266335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990441b5fdb7dca9353577aa4ea88bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913029862195c334ead38be8faed6db137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20bfebd4e015f78f4c073ae7d86fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5480410c1a93b5e9b5286f5ac83e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d4ba4080311bed26a2d8a3d8359d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d1073edee4b2806d85c0b19f4a3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c8bf93c6f73d8c0cfa05254f00e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd1255dc4e6bac8dff35f2dd7827943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76008d137e5842e737bb00bc5db7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fefdfc4d85fcbb1088b60fbf620c3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e0bf7346ed8949c6f942ab0deb3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bbac60912d990f915702a6ac2ef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c3c3461a6d68a63453f24cdf456848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d2c362567f328f0e240846ce7cc2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2a4e51cb87b23a6a73c97909edca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caafc2fda12bd8c7737c6b723602aee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c18f88eb1fd5131a87427f268904352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b36e5dcdffa3f02f27ba5d44c63e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cef96ab0dbce17b66feea302a010c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061dfe5d82ebf691337c504434316555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7046f3e6c6f3c3ad534842d2a75ee6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d8a4151d2488de372d0489549d6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f75b31945caa7ee31734983425408058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a24c7245b4b9c07fd839be567e8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24d7e77eb2da1481f82f3f327baaa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99a23dcca520ea8882f55bc35bd9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97886dfdf979339af20fe98a4864724a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bda975b9c917af224eac1ffaf40ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a23d280cf642bd605d5d2312a6e1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3689ff464c6f9dfe571abec439676165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820b9285dfc3a7d2e21b7b6788849b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e23791f3c1392c62c4a3eedbeb9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589986a771c9b8ce41383212bc6aad468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f61b073c41be3179d27504c8a04dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f358c314f0d841fc671cd39aba0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df13c795a1020158a312ac512741971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a88800905f7590ed52ad9a57affec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1825bb51208b13c29ed8b62773c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb28835fb9c05908cec2f364c9aceba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275412652db35786e197c07f1e462e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953cdf6a2e4ce82f3b4500e8eb5993276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7cffabf07d1428c5088df43d7d1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59685cc6796b6eea5be38c068bf9a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae038e45dc40e73f89131f47fbde8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa48e536b0a0bd04a2875963bd4f49f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>