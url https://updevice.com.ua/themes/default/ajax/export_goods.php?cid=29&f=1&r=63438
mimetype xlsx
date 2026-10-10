--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1231fae25cae0c9d64551fe1d10d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb24ef6e4986ab9f5e53a2769f1fed62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208f2e5051e3582a2e30a7672360883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea1a603e529483da9f20ba6db97c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb86088cdc5afbcd4a6b72ac7c2b995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a326eb5133b2cfa8dd65c2cbe97bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36940f9e374c69daab836ce036636227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85607f9093d027e7a2248c9a42d61b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935249f031f22041df218c38f01f2539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f3c7f03a3b7ad3e927863172c0b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef85d969a979da0a3f74120800bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07e85e7e9d81c9883ed265ec213fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdbb8ed34161944987254695dfd9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2f848dd92784c29353a0ba89d46314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2973f6979121e59181fa2c0acc5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b802642d20d366e2edd731ab763816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2233f587e4486a1288933f25652ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec99774d8444b24c4c54eb0d60fac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd90ce63aa112982ee5d2b49675af7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f621110b3cf774b540837521a195b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b869589fc578e2c4d12a2ab1d569b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710a23e15d2099ab24aa07d4a2ecf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f2feb713062840a6f93142ea6e4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59fa10af35c32b19ee0197a62cc0ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea03ead21ce5d37b7f9953114dedc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2773958a839af1b96d24fe2a03fd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7b6d59d58085a3c275543380555327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbab3531bf4e5e15137947b836c2caf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46207775c6073ec981d37a7cfb0981f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b2de3afb27441319152c267dc825830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7682833d4010e2c7fc175815833e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc64f9012aaa81305183549243b294932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824ea5927616d78334756b8b10d7ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2369674380af00e4d892296ee60f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdec35bb20e9703b2de91a791bfdc9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319073eceea35f45df25d771983a50936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8df8b02b3adb903713beebcdea41037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51574f7a569588dcee5c25633f4f6dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e927c61d871ffd130dfaa92ab260939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1ff1a9a5e97d8fc8c160585d67ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6ddcad8a30fc07ffb3d4a0a50b6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbdd0e2b5602d0e13833661bb4563642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae84761d1309ee7baf5d7383c656d0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292d1b869be1b27e76908813a745b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d594491f619e80f6da5a0133792545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a561caffb128cd4b1064c61849d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d18e85d6d6e66930cb9a7354c7dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4c55fa13638da377b8eae1a10a6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c497b61e8f278495238081f9d6d8b9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082cbaf3a5b5a560f8acb3c7e550e7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cbb4925a85e6757b2e74b8ceb0e4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08ced4ba5df169550e8653801abed752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915c587bcd5949e53b099f3134a87553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b420d5ed02c3f5a3b0357dbf7a99154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b975372e6d7b89a3d310c64940ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d439f47d7d189bba8608e42871c9a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e4fa68c20fd3929177204d9b7a0b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6fdec8992b3b5cc604893d6479b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085818ce44c47bb97bb6cfe767242be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f96dead0b10145a2f5c2b593608e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8a8e9bf29570503fc447a545287e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3dd5fc19cbc199f1ca8d3fd08686862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6c35d840a918e5cdd91896f7b84d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d098cb0ed9b165f88643d62c254c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e0cff57c70f4fced50c6194046c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e1ee09489d152e4e09fd337caad1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef518fa316df3fc3f57189826a0ac267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab844725ff052a563622866f7738d05868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb029d12ddb67268cda6f10c254ff469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88390d4af83163b6209c8561a39523b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe37089729fbd24dba159d6a312e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1a8a56acd7e7df4755b1497e02cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694d7c8f4a7f49513eba41f200381b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c115b866d96c758dc7942e09114f7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b19678d1622672d8bb4d3094219975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059d359e1e342349779e338c8b65a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825770e28a7225032da4bb6c918b76277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d1274bdb733a759d1616bf359a40678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bac385f82d6232164e0f8ea31efd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b71cd1a815108b08d9b056b53d89d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e844350253128a6d72127af9a17681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3515b2662ec244535675664e5dcc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d59bf1f5024e57208338866a15b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724246326dd29c7ba9bdd5fa42ff6a84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7471dd649cde5ae4eea9cc890fde1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e13aea59c7683884579a8bd50cb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79730e369ecd4175431758cf7df43a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f3fb60f1bc1a09094ee35caadf8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62db554e8b405965f662c45d861115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa52d48f84825f73ec15de7f0af466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69117695936a66e3950bec7a4e2ff4b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a43b40d474c111ab9a5f1a0280d788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500ff5cd51a567fb1213f84444a0cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4af6b24ae9a102e821530899a7eef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee60dcd93dfd63bbd2b97496e90bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23d6c660326347b67ddab9737561912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcced89fd9b90da673a2c638eb9640a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e8fea38e3879b04061fe0fb49f2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1dd423502d112ac922236385e82915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143e9246e63af4c8deb94bc36bd6cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c9019fb6fd67996663c149c6c24f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991394ce1fedcb6c4bf7ea44a94e5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a39d9f46d693b4643db70c6bcfb5c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0f379b5787f0e477938ceee955a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760c307bfe9668f55fbe6534e69da0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281010dd5c289b9a4fdc426597b48222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728f4fb7dcf02745fa92e73ae9691d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aee5309dfca8cb5d17eb5103295dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e839a8b9332df7de59252af212303525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48920d2a43f50a1210d2a9c5fba0cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247a37eda5849557b03de04b2d90ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000280b9750c06c414e60c0a0fe0f8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1dbd10c2798f3ba00bb8f0dd3a7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887dfd4e4109288dea5299312d2bd7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd01cb9a0f424590d91f986eb8f75531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cfb2c8565ff23e74a86593c124a5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41621a05d512b9068aef600e464ab0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622bf6e171d85757e38a5530431dec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0bfd720c1beab6b8b57791b0edb9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053f3957193bb1e1d589bbf8855f7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6da6eb8354564d1cf70bf496a763537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ebc6a617b5e0af12b6100ba759f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535e2c948d67dc0ecbd0ab3114ec7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a61fa9706847990f725079b10a3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ebeb471142bd60565d6ddcf6c720541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9798be9537809dc73f0c274f89eb1fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d92baa39284317d1858b9729d88643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6525b9edd2ffa051845978d7f062b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ca5d677ede441509e22d8d49e6e6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8cd997e0468616da545de134ef8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7129a13d594078478866c85634d8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf4d0c6d7745723267ae2c9d27f0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb3a774486cfcc3df9f3a72b9359bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ee6d2767862e00a9f778b1d59b14150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca1308985bb4d80c93654ceb7cbc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a86624f93a2c3ff4ae597d683998752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330bc3c6aef9d7de92502a5c5bc67d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0169d670b3f84566b335112c03b7ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5fa5f0301477b9f54ee43af3c70255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf246911cd54b7642b30c6cf30f59456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f956ceb6f47a53e9c2498f40bda057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26792408aa2446211ed1b87c31cb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee445ed35d2252599795ccbcc84b037059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5bd25e713969b4ab3f148d8cfb41060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024d9835703e84eb5dc2affa900c5b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab50f66771022296da18b139a7daf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c0c393bb56ab2c30127439c60e0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac00575c0ddae2babe260efb17329664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79c9242ca024b1e992d1faadc83d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db52ed0b466026d316dd1e72878121566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c293ab8796fff237955d29166d3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17499b0d54dd3d093492dd9bfd995d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde45174b04cf7235c6b560511e2be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbcae1fd0e94325b929da39955cf6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b2c7c3ac958c1d364025e0fa657371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec659047a3b5aadfaaf5bcf3733c50172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614abd9660bfab331b3a8c0f11eb6d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a22a6842239f648a8b97a4b487a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8e41fc6d5d5f893ace911f22c57a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532230c0acc8d66f374cb4df3308ad7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2f5947af0e8c5c8295844c79a7b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12cd332badd49353c47ae1f69860578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c220dbbef2f02cff4264ce00d86879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4486860da0d7309f9da14e69810eb6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>