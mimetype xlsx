--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5028effdacafd2feb7ad1ccf53631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d42d25f7756ef0f752f41fbfe966f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb633d625126463fbe246525680533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8bff3c83bc4401306805c2a33f1af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e178b8e89314bf3ae06e2109eb6775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3487694795cf7712098c048b011c1b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e5705ab3ed34cbf0c051814fc62d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e24985dafdbaba4f5a2c1f08180f978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba936d6690cb52eb861157f2ffee89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec48eb44a624504b82582bf57a58f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a8878754d2dbcc782a4ac3a7ecf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858206199a62baa86da9863d9c5102812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168baea38242c7ba38327248caa6c0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9451b5447756962e9bb650b0275ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0da07ca38905e188ee0fe27df59a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3293007f6c176fe8a22839bce1ed1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736524a141691835c6c3753112eae10817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d27759710bc2a613fb05f183a87318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc15c79c09e27e643bfa1f4cf041d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0dc9257b5694b4434fdd272b4acd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1a4a06eba528dabbab9d6770556421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd6387ba1a3f3b88688641da23f35422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e42c7d231cb41d6304b8f2ebeba83423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd51795ec5f7eb3ac058c4ff0e1e6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70228a70c5bd5ddf4a5e54b043c6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabb5f8ada6c922171214daa528c3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168388fca6eaa6198fbe83fcd5820b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931fab80254b3c2dd70a51b59145ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175cb64ba0382a0137d17012946a3f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac95a846d4830182130bcf0cc60af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ba57174774d6a6305dfb04c5ad2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12fbf87a305e78d3b451002129260532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7eca591126d3a8284227f7fdedc4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7f8b8f4f4800e1de3846bf76aa7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced661bd445991fce9b28e351faf2bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922494f71994b111d6cff60d12f9e39d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19744a148811b5e8b5a513ad9bfd4d6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1dbe247c90e6b1ccede4e98d0616e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b53b4e2aabfffb09d29619aa01d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ea58c1e357fbe567cee7e0522f4fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b70868d9941ff776202fce6c8ecb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01ed7cd61097b0785746993177f74d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3218bda54c5d066b2b6e9ea772fc5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3474c593471e8d87b979bc5841f4bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ff2c410581fc196f92b2a305ca6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a615b3d55f521762d8b61896776646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055942f659848da9983b695d91614df047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850efb049ee2aceabd010798ca1a37b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3348a6dc488153a2a1ebeda045e3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9597c6a23fec90bd9a2808a9782e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af67b1ff9c107ea75a970418aac51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311461d82ba253a72c90a56164d7a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402074e2c8b8cd615ad1684fddd0cba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c73088a44e48ca642c1dae67848a2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc24d5a883b7ad10f1c4fe035991055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b4e419f5ab8f08d3c4cad48d23ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e632d327ba4aa3c1bd002e29697c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e72ce090d06cffedbf1d8ffc804358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de4bca5f0cb6129cf87b5fad2cdbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad80f325fe8a2796f36452752a7e4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc866225505e7b6a97eb488e2b6fb7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56a7b3d4470a9cef16287c2876a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a6f1f625914b2440a9be6ea9968863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1587453c4bbcb3a010cda82578ab27564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad1e15be0b9fbae8a345109439e86c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d8c8b2f3facbbc7e7d596aa6fd7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69577e2cf4fb9b0cd087fc60d85d2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afca2eace88e5f6c2a4c279cb3c21c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eee1ac53ea70525f9cd1543d84f4d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e031c2dbaaa3cdf10e7dd1ba9217970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f449e762d6ff67a296f3400c8087c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af53870ce57fcca334d1bff25ea5e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb81129a07226f1c4aabd546ea96573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ce69818f8d7443a4c788dda2203074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee56b8a527e04b5c1c72c0a0edc976175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe553aaf2e0ad9130edf0d52167d2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d8e95e055da1ccfdd8b3fd68b0a0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b80f8dbab2faf0e881c02bdeb2dc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444d5e1242166114d1757e2e71e87079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b63c5fc68ff889dbb9a35fc61e43e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686195c26486cdfbfd04dc1388ea27ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ccb9af729b82b909eae56896478cd82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99932d74c5170fa20b06d86a323d8521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927a14a1e3c08ce81c857ed78ed9bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363b7126941df98388d587fd8a257d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105576a443cdc55a2c58d8c158ca3e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82614382f2eb9b023dd478e7e5ccd965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889ebc4008a666bac924d54629a94a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421fe2e0a2546cd82de29b8ec6f6d507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd610ab4f8cb3de930694666d811a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d1852aa2d5d1d5499dc370ff95ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed136df3b5c5b4aaddc9c6e4450556b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f098bab55c26f245b16bc2a92bfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d712317822a8dea21a7c44fa034c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683129795590ed8045750154cd892a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215037d9883fc5a7a33d4ff1b2ec03f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825fa1061823984cdff3e38195ba3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e5687fabf7dbdfaa54481756b68fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df8a65c8b79a982a46d763a35928717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688de12ae933fb99364e1785fdb438718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c3f631fd5769049e68a6f190873519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8b938122029b79caf7911f7caba720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71881ea7e22f8fb75525a16e35ee2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce2b3550fdebcfb6654511890a10822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380010feac893ec4df24c5471924f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683cdbb2c4c12c5aa38b37f7cb931d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212b7a80da33fd46c9e52e8a48d77f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9c7ed24284f1551fba498efe3712426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ac7b6e3f9381749eda2d1296e34d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950fdc7422bbd2169fa46e647b05c5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b893bf361bc7170c87028ce673678f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c83122fd688e7218f9a707b7605f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6afecb523b5297de60e2cbef6575b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625354fc2fbccc625a38aac88dbcb1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544107b5a8ec3017f76b74e7bdce7ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640847d52a119c57a9424474711b0aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822b393854408441f592ef36955fa5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a2479cf2857c5aff793e15bb0f3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692258c52627ca17b5a03a995d341037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e289f6793b460252de2a0ff31696638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7850367569ace3a71117650e4490939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc200860678c5996c6310f8f4e40e3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b5dac2a9027b4f05f71261e6cd89941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547e121b0d1f4e831ef57e9232bf1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ab8a3e5acf0560070bf40a6aea5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970bb62a4a05bf6104896fe7f98e3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26543acb41a30d690ad249966f8f5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313e2c4bb11f5cd9047f279584b95946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c742b5d243523498875d513ddb41ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce8e687ff57eafd38cab98bfc994648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d90a8c396d93531ac1835ff35a92c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19567d7cec2cd0dd26890ae7754e68d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc672cc6c40236a4d01865cc85f931351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5c2b398b783dbd1923012272cc7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293293c6ad7b6e2bb4e47d047ebb1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b766a2d218ee279c8b2e35430c965e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d848e996735b6e0da2620b9e59dc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100996ae1ff75b36aeb401f8412e346b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4552f73201891f1ae483fb639a08e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdfe3d35ffc7e38bd1ef740005339a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb2ac72925cea3fec610a8503b05759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b82c58d3afbaf9b430cf25ec6eae6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d5148b728f980ceb74cd277c888a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d64960a13b2659365c28587d10d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc06f2e63bc9943d6e155fbcd83a3f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941de5977f571c095e159864b76c25a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90845c482ff41fc8ebd5fbfa0ae684c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c9168ff4da3e8fca17e75b9a4c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad706429d1eaae6e351de7f67e3e98d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c590daa56abf701d5c70654bec99f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b9eb54dcad86629804fb81d9275769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be33e31208c35763f8d149ff630971a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036a6d3bdd40dcf160faf3bdd9dd3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca20259305a0accf7aa8bff143a16272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a000445b3f906092d890f92af6f26673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5267eda7455d698b0aadee1559951e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc37f4989f7205fab59f6b56d4d7b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a6825446fd8ef39356202babd95d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4d8a080895126572b05f2e86461f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65496e8230bc1a72129779ee71ede0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7797070b7a35ab4d8173eadf2c7ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965ece47523d660836b18f33176bab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3932f6eae4a8bb25bc478ab0eed96181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb767e61478ccd99a385cfc72a2fc4082.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>