--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d6ffb6c16d5885a79496fc49f1071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6881c8cec921a918e1c96fd66168672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9cebcf69dabce525ea0192a28c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f529b5f0117d8d834159702eb40a6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160294331d24d82e45ed48043341c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb96ef4846d7e42dedffc69a45317f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c7886c0da05cc6ef69c3f99dc8547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ed08e4bcae054ce3bf38b054cdc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d98f33ba5baa8d438111e532e5f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890dbe8914338699399d9ea8d00f4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d4d148eb7e2fd3d0f7c8d3150b2d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615b970843dc690107dc2ec862dc69112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c73fb948d100c9ad854c92be0a4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d26fd5a23d1c5bf29c99f9396537014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601202a703ddf7aa9711a425d2fa0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a87c8056548bd1298a0277b34306b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc48271656890252dc8088e5d8e78a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7142ca706850333d90161a3baae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab25e34bf19ddc7e804a6557fc85cdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38531f197f3d7a116e14e7939e720c8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92751564fc5a2256299fdb22be06356e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc989c184377592097fbe09a5526a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceaa728e7d0c5dc6a44edfae1a62dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531825e57110ddbdc7b2966a37ef1b6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca474d940afd56471425167ae65bfa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58610236887be6401c82ecdc76547e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b9a85552b48689eb29efe911c95027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd75c704c51adf53c51726479036028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c16ca7e0af969085d08be0f47b7cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f533e9cfe1f500e9150a1e3f66d9a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de94962534257a6fb4d0f10aaa4a4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8533fac6a3e6c15a65a8e25243d6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc92bfb8215b29b0a656342264860d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977fa56f2b7da16479c2bbc387d53cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d149f7107d401fa08b5505d112d25a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54b04b368740395a244c822853a1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e484ced71221b5a7723538b35c0c49a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463aca1467662ea3b709937746c65938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0094d87cda9eadf1d716c480e2628839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468df81e8ceb200f639491b79250dc3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e4d95380dc6cac30d40d838eee6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad36aea0ed6537a13c1e7c3546ac242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66785ff4042fbde120f3b634fe10f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a92c9158378388200aca958bacba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420de20b6f4a5ece053de9ce7c8936a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e49aefdab104fdcf5e9ad4e6503d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2196f532f1d525a88514d71acd8b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1de04e97c8f403589388581d8d3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f524be589e613829dec0fbc4bb2ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa60721d1396ddcf59de1bbbee974950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d57db450c299483fdc9bcef581d6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3a6c59fd26d4d933cb08193a3a4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3bafe4c58dc4df2795124324cc4a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ec39c7c7e5e188c88766806735c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d80ca9af65682d85932d0fd6fa56d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302b6f7066c8610d0d7b3630ac000a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd260c61c3be5999fb77e2357644457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd04727f0d8dc589d18a36636328b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e2ea83bf70d1a8c705a05276905f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b01e1b3805e59b8dc1520a1407ec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427905afc98ee36207d6979596d1bd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325b0edae4b51b849d60f00db35bbbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78536fc2f03e486fc0d4c2c043687dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e740c94441a8386dde9d46846d8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4326568d2dfd3ff19621fa6a5fa8a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58decefb6e899c4747a05c7e281a13d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d00041f517e9c6baf4674ce628d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be2049bf8d3aafb1bcbb693cbb0e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965452383e161687cede57d4cedf5d7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f80b19fab6a15e47b3d2bc93878e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35e4b2aaa3d1d13cdf3ac1853f786d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc40aeb747a455f4c5f9d3e203fd2af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a952b759666c6dfbec217de33cfa2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e823f3cb4e7f353a92f2f2c3369d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503996fc2ec20c8068880646563091c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9f07123fbe6918c7643c04b3126976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e320339d64eba17f41755c6d5fd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9002a1226e5153bd05f9e663b861b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a00da971e6b6375f8c68aac01b2ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0133b37c1d80b815ac07fb7271d1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef5d16e8eb3bb2c1525c72abf587ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974e6abc5a0f571ba8b158d99c2fe9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597ffe838019c797a279858c28367183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6edcabfeeee777f7fb46d28c660084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5dc0cc0156c88423409894749f8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ce5e6ef7310fc17c9646bfe7f3252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ced1a292fe295b98c671a6180b5c503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda29a4e416252bef68a8f5af7abbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8b977c88c6c581a0d695984b92755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b91c5b4716b9813f4c63f66ae603646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc80ad92af11882f27fc5cfb93db547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d001cad2f0fcad3328f154c72fbd3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2da7ffa79088b078976bd16fd7739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e9c58cbac7c8895ff34a33a7a0dfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193e90e81178a2fda3a619e0941883011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede0ba8278342e2906d7d85f201d98012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16436f94e0565c78e782cce9a83cb3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf41d78b3b6de3124d2b8be16a728d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6de766ef588beb78ed923b6b0c9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1caef2e9dfe8f30c7766488d977a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edea57bf38fee503d775db62b26b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44e6acdd323226c7888ead041ebfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b385a3e4b02869b3477eb7a15dd456719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f20c077db9ed4c4ebc008eda48ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43cb5c11b3c8917aa0ca010f940b2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a8fb071a7ca62de54b28a08a334322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e15cf8474b7ccbafe0079c34accd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4758f45acf13e9916e6c7e634ffe7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1a1a98aadac0f1bfbb3d32d109f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9039f6a1ba2d71d5f2bd9275224f7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486d95a60c18f1a1f316a076784e5ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b8b162814920f5b85fa288d8f97228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd03afd91682e2e5524b2bfeb92e7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed9c8f3668ba21048052eac8f98f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e9c0be5c49a64baf4632e025b07031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8ec4400276a699aec58f7fc8cdef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0849c1212ac733ace47002d36ccb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9fa406d2c618361bab501f0e6bda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb64f316a21990791cbaac5d4f75f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9f512ac6c43be97a1a034188596636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12757327cdb3c05b57014915a5442f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30dc50c0d944b07d69ddbb9f3bfb4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8b629d0136d6e7114231f1ae62a2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef012881443ca4bef2889a8512a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad5bad6ce2d1b68c642267a9d44ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed714ae7ec399d78d14423abad00642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58d81f319f95ee500899697ad7d2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476956a1d12afa27664081f5f513414944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a0faca935f4560ea045dc3b05a1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a4f9161bea68d4b8cd5064dd5a8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232b3869f62d7c1634bdd0f2de6dfd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5db3050b15d64228d4e9da036a8eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e81763301cc9011ef07a19b62f0e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b790b56c11a69bdf26a2885268b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664bfc926106a6bb7d881b65e51f08851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069a9cf4d1832692bcc241bc7fa6a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8093d3512d6a606950dd67020758f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcd0a68bf7a4dd594899b01c8e55f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f247cfc2bc918a56b7f1395879383155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f188a375ae3e8670978935260efd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d0aa6ea661efe92281b41b4d167657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b28d82c71ab6965fc8f9291f862a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187eb743b8cbdde5ff9af62ccdbe2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d6723217bb435e094d96f65e015660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56df8caf42687905a75ff4d57f089b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1303bb62a535662590d5f2738258062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d433f365d60930e03aef81a3c91f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac0f28aab101b7f4d33964c5bf5d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6863cd97ca7e2d8ebd2f9adcc684065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f55304b5abb2399eb70b017975f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755bc561440d351c6ebe26ff68a20c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884682ef0a3c08343eb765984c5d6f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14fbf41176b36f02fe040d5f658b7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae595da0bd0f5f5acc143e69f9e2c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100dc530616ffca1584981fbbbb5bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d0cebb5e7a85f4ac3bb7756f5fbed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ff9cf98d0bb3d20b9672fff6759e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284eabb69f6bea33ed955db05dd34a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90283275ba7c3d568f33bbcd9385ffa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6048f7b3878556839525d0e281b0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0fa4b4f3447e69ffe22db982bcc4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c583134ba57f74e133200acdeb8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ba15c232220cdffbcf789581102879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0bcc54f6a76c786259ae4ce83f2d880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>