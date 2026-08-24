--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -490,51 +490,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719268bb34b7e324372cfd85e442e2271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548723c3f73e5558971dc08e06a028642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3d72b05b697183995b839c1d846d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5747a081c8a435555995b2e5ad9c994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d838e0e1ca5db6f6f11b61aa8a6a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b2268627caeff084b41fda9a97aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba91e4af058ec12b882f5e1c1a60cc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1f0d57a437dfe37b1844ff7943238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda42d654e16d0cd690d6a12a96bdcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13469cb1285f49aea97ee570e416e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d40ceb6227305afad82af2cdc580411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d218ba1e3ccab82a64ae54b8197a74f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5c6755fe1af3ca5d6bd2f82e5035013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc0bf487fe8e10e116c3fdc8703f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234d599c3f6c77ba8d7f57b0c79cb0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fc055c145cf6e63aa4d284e43ba8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250956a113b4bc9abd6c0f854929d4b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171f1cab70e4936058b8aad6c4c13c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bf7575a6b8428b1fbef322ba9ab519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b8ac03852958db09aa524a8d229420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae8fb6adaf3c842d124fdb6e38c9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d211a97cd5e9f7d463dacc323670d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee6f66523e9e16d2ffca5b2c5b75e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828f2fd13d7c7973de29b449cc078124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991481fbf575cdb74f40fc6794e5e52a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e8a08c00243a0af20d46a127e03726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa1d02376d765d228a839f74eb0ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e45e104b70aad2e36a708f1cdbc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa2b27e81a4aa94c8b868319617ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918193a5641fa5a93f46576d93c2f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966efa4d206d5918933571281e13adc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b87b3bbeceddb7ac4015d545b43632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33a7b1d64a033f2717db56ddc90ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce6202c7065f9f9a53c9bba1e4ff0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eeb43e81b6e6bc51266a5037e072c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d66e6d7bad139be92ac13dc20ee67236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e039f2d5193a266dc69008440102b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c272b6054ab230414a26ca2d71f1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc7ab4ae1da3605b1f73f2078e5c5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28193f47c115db63f68a38cc768ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b280efae47c24d31568892d21a03841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b3d584f53794a35272a7d914faf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01b47c206520d9b3a1bb7cf3b9f29743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf35ce38d80883e0ebdf516353cc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705e1fa44dccd25c70f5196c0d35a5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485dcdc6a84503ea98bbf824c1da79846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8236119b4c55dce516e364f7443d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f9121bbf0b1c808ad18c1816c2f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820782dee0c1b4cd3476c9434ef22e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eba416623edf4edffa4ca86eb45f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c689d0d734c06a6d83239642ff68851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b384d7a38f2ed66c270bd6c00604a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b431f587eb09d232fa5e375225ae353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74014fe88779c2d401cb164732d92654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420f5d6ae7380f61eaa91d7b1e8af855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb64dd901e7078183efaaf44a831356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962026b9b8d20499c19462141deaddd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d713fd7925065d33bb417263a45e98358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf52314e452d479c6382cf648d7d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6129e659c04842964c0fa8582421cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43585ce00ff411c6407800fa50717f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2546cdf0874a2da905f460f461549e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88e05d19404555342b6018d40f72f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be92d5283ee5d4ac4f8570597ce6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed47dc3b5f217415a1da3f74ef15265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1bb2910096e1baf556f2f97235e5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4262566b16c22e5d2dffb1ffddd5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df95e82853f33227834932c34662468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1858c871f171ea563b0cdb3fd262969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09261c7ba71e77a9bcb178c2e13c85c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1545d32e57ffbd6ea7dc23347f4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a65a667b83cc1fd45ce6ffcee80f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8bd892f4cea9530231d4e4d53ee273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7384f475e8fd4cf9015883b70949cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16b4af542731e22e1c6d76829a62d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0c166f78d3c48c368e20e0cdbf5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c3d0edcc78edc28e7db08e4f432977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695320eadd61d57158976291c2cb07aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e30a6f29fe4377bf6360af1f39e8be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb2110420ddb6492b79a02e600bdef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28e313872c0823e3575ae97d6ea3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e722d01dd6f5734b5bc2d24b49c7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307bc5e7cfe82941dfe959f043b783083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382104682f4cc79368358e0196e011b84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f2f9f9c7d90d9ec751f056618a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f94ba400efca43513eb3b6de22c612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad6775a22c2d652937f2210c89bf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17985fcd1b1d60b7a68bf8b5f1b9e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce38e57e6870a5f383bb1f065dbb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98f0def43ba7968cd6aca8a8ba7cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e54dbf323b9c3b772593bbf07b02dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897d39c84059065cf4542f0b5548e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60bc6c6c92b8b7a5a8223640c084999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fdd533cbf6c13069efd81badc351910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea58fd6a82d0bf20d312f62f80478011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730f9639ac26663beb00dd59c1815b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d94d9f51ab8639838254fd977f4f1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab715baba1b78d436d8ea521bc416fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029905370235c44ac9491a2988b86f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d811079e3455503efcccee6eb2545f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731789b8a9443305f071c9b78ea71b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ce28bb1f01717df35d85ee11bc1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9999ab993f5010abcf9e3f870bcc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351f6491525581d6fccdba9253fb1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030bf083522d4865fce4a1162becbb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac83743c664f239e75f9c4e0ecae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072ee583cee5cd5007830932b77f5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00109eb11245103baff7867bd7a49d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8893feb47c71a749c5e54f601f14b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24d6fcb376bf42ffd797b879c87d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a566e982986b29ec8961f2d3752d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd675f34e0ba4978f374aeddf7ec0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29977a6745b158a42fc8ab3c74f51629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9494c342eba9b67b1c9e8715443c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5452c8379f0fc186d81c3d1a4bd0cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd23c2ae628cec26db94fff0681f2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec7e5bbb4bb7d415bf9b2203c4c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd7ce6a119e196ca9f5e178115cb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e545924c31238f917f2e3f28c160a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee08a00940d1f5829d8ee750e06a8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d422f0146cd8a8aef175bea230fb98537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e269c78bf1e3eab67ac1d32c4dc3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463684ead75f9f4d7168540b214e9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eefa05a5eb882cbf2b55c1d823123a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580a30abd7ed64c5f413f25b91b9e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8c2a3b6af0426a3b25fe557c4ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec13c15f3e3c8410c776c82f9fb9f5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e3a7245289efef70d7bd0e0534d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f147e134884aa67e8c80c1e564f7c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fefadef8ccbe0649eab0b621fba43946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81172e9a358dc4d6723dfaa12a81de3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b713baa7c6f1bb60adde7fdaade3e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ad4fe4f67442a518cfa98b2dbd4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1d3decdedb25f658a5e1b621057950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa867a7265d783829fc341932171f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4fbeed19937bf8f4299c142d78b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec5854e26e4382ef3737b659a2286e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e2273abac5256ae3618b340ca9a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64bcb7d24cb7d357b1036145c1d62b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931706c7cf9a132fbcfb989342086256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85029ae5dbcbcc3edd9f793e5aa50ef157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee684d644f8f884d30cb8bcc9af9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe58a51b8de5d919cbf4d77eda66aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdea4bdcbcd6c4a16ea0585770c56f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec1fada40ebd0150c0189e36f4a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ae4c901c709f496021659211fd44c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17411c486b14417c2c92dee49e234363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d72cf8d79dfb78dd85bdd962a332ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf815c3bbd4c2e57dec1e86e55d2cd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d93b601f07cda8c9a3afcdb57f9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425004b91a12e45b918a134193351d0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c3caaeeb77f4db1afb19caa54ec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8029d7317b60632ab1e95819fddbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b17487d17fdaf6205487f7bc2aadc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f8ca00f63a5c32bfbba54352bde671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e386a9bb22bf3b990ff8acc521aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd16161adfc8b14cf1ede03915f35f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708a39f84861c3c7b065162a3a58f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e4e8119b193ee62a47193626988775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826f3727f900b342ca3ed82332e8f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a73ef2320354f48103f94efd52d5fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304902e837219b9d76e457a2b48e7c9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ae3bae956583184548b0c19dcd6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb59e349479bee3231bad3958ceae1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704464568c762e8e7b68870391d2a20e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb2b5aad3b9b6ccd6cfca452fbbdb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf4ad12fb72436bb6c88149724e5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de60354d4cd02e178cd26a9ca2db084.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>