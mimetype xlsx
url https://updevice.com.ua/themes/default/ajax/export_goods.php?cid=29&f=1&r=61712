--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8d273cf159dce837e496639bc38361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c108510081ca783c52ffe016b2c9b292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000094b2ce700513dadab2bf5fd74743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016be937addf60405c50870df3b94d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000de5440038854df47421c44d70de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987decf59c3948d1b208a2ebc0e0896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b0cfd56e5f0b8e5e3dceaa27f4d1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a8804eb4d6ea11ffc37f5b14c3148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0584342a9ba671e8893c457992bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d423a185f17972c2a21f12a0f718a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb798f6f1acacfdd3d675750334c6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd7ee13a28449a56763a9736b457812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a151cf96ec810fa1599e4f0f1bc8bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd90203dbb1556fba18ba86c60df814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72d4d6e023d3b4aa28da7d53c0e7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf51dce3d309a0eb10f0f54487b9ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb140933cb8932257507b4aff7872117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8ebcb5051aef22804dff56739eed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ea826bb251421ad56e078b516d4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d4c33ca278a07a9130cccb31af7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080501b9e6477e6a93d640bcbcde0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c34a42add018c8a8d0cf5bb454776a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb95ec080d648ac3776663780c054623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601b201882f2fd20dcc5ca5e35c471124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1542c2df81ebc15b8b3087ebe58d8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ecb19717bf7eee22ebd1cd3ea2b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579d7b013d80d9d0ac9cad5a4e82f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc62ca4a975b32d51363db693622c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eac6d3f0fe754635274d2d5bb445c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e630c937c7973d059cc47330fc91dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b692ac29eb0f0b5fc6c95c75889c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe73b0dbe37b5c453acf4e8a4a5fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b5c1d6b21ace5633b58763a266ca433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6aec1ad6464b487677ac4c2147fb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf76a430e79bf2b24235b0c24b713835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a07fab427152388a79c9fb610f24e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900016140e8b6d166308eb6c113b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1680347822022bdf941654ee6823edf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bee8fd01889a88a4885d968c8bf8da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dad98fe895b2e14dcdf8b994b165be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351ebea9bb71744ae449e88c96583c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea3a3c7070999c7a049253b14948042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f346baad74345f12db2cd56b7e112f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7316789f957445aaf0674a4d0f71b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73ef44aa8040d754d274b42f5974345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f912bd5e6411efdc9f1ac9bd143ccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dce3ad9e63ed4a89c2d7bdd2e2a3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade27cbc6325f3193868f498863de6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2043872835d8c451b917515a60a6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3a740fc234e4574cee4874d0a0c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b9050437c150cc4e2e3366e99e0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c613954606cb995a85174e57e6cba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87686ee4ca4c4eb0c2a86f9e4f8644f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47126dd4f11e4dbc36b569695a3162154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9ce3f43e811cf41b6bdc74aaeb19155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7b85baa6a4cec0f2ef2f0d6773c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da2f573b20b36e0ce208ce18f842b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800697d0e62e398d1c16ee2afc0ca9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6028853d365596d243869e84338159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc2788150f8e79d9c23d0a44a061860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975854e51196fd75b86d845097c0fa9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2204320c1c9da7834a14e80d9f55762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e70196f50c8a3cef0fcf8d7454f4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49511ee2bc2d18598e1f1214d6bd8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e270247784e6df0f93e1b5f0668765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a80a84667b402d689c58b95c65a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b38ee2192a216c6b0294e933c28667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9aef9fbcf9a43ac220273d1541a2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe82c782595f77b4e390b95a72134169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2d98530fbd699c488801bf7dcced70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7351b1a006fb61cc7550bf90888271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f50e0baf16d9f676e9eebaf6a4af8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da265a7e2d70b15200f746fb0a9ac173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937a43eacfdcf02f4feee730fd449274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523101f7437913a7c950e8f4358f63875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299eb37b7e527dfda2cf02d45e91a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b864c97e3133c97f4c96e0174f604077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d176012a002cf6f58d99edf2f35af578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1a34da06f486c78f1326f8b00c4d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a523841470c8a986450b4f7010ce180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9906e89bf32b136d497f4e249a56481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16d37ed0a28024c9204d2fa97178782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f84d1c556e7cfdfcda446b1d78f8b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3d0abd61a6fe64555ea41b8c79912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655302d9c1315cc3b37df12233922b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3c084205ebd5aa57cfcc84b25f2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd198be0bfbbfeff293bd516464dda3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebdc351bdf19de471533c0bc50229c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8035425617e81aa4a7f4cb4092bd3747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae7860d50462b953545b2c1a7e6c678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b5b82d42ddf2d9c215262d1fd9949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25161a6d23407ecc7fb70c684f0c3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2d587528bf09c2141a7c6cd2cfd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b2e66db54f4cdd301acff65fbd1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede366bb7006de4edb63c245f6c9b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9ebc29d5ccce27543f357300b6c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c935db464323c2ed3e9cc5856d2bde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163171c737fd4fefa17131b522ec2b1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bff2a5fc35fbd06bba0981b34d38b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1115266610e0b9d9ca797342d74e0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ebb40068636e100ce0325c3a8c80519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209f9262a3edb7581ebc380b662255120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952980856820c0f657ab0839df2f3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89682c43cb6213ab4484e768de9447322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb214c08ced19d36c3a90c05f55917423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cc0cf3f6120dc98d94185ebc90afc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18aab016bb4634b2b33de199039ece25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fdb257e94d8fec24a2cbb5e66fdbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b3f6c01bf82da502a4c838fa55bb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b887ca01fa51cd25fd1234b0d30d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7af585985f86a52c2db31c33c0f52e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4971a26816dce7113e144760d2d9ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392921e40c527ec3c1154a4eae9d3f5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048926ac7b0d93fa243fb91ed970866832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc49378509d76c8790c598f647e1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d362701d9d87022fcde592584b9f3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b5b62c04bce40c9ef6ddbc4e2ffc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688ac13a2cfeff7ae933896186a65e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bf42117bdb3dbe9596144de517c8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92cbc537b86431e2e4ef72ffbb91d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c96d20459a5257dcb961746aa16e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8a6016fa3f2df5db78e655842d4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f9912cee5557fa3aab0966cadeae341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618c025aa000dbd96da8cd40313220442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f503785dfe432f54b282f8a6007c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e089bf99691fa4eb1f93e18ecf7858944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f95ee7310f5e7bb5795a515b2c4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81b6a3fea9a21a97028cc03066d0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9c14cd2e6e9ea869a779fc08e54c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9285226e0192267e0b535e8db3355948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daa6c393b72d5c21f42df3dc5341ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1ea94c2a63f55f8d329e2945eca2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd07560306d5a80292d4169af55b1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062cbcefc16cf109f0abd2454ee875752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acce7d9ab51b6c8b24b3b41c06931753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f199349a360f3d9b79e3cf017d2be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972db0cc1ab0d15f630ba6a73c053a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c71906c3f56aad6f81c074da1640356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2499fb18d09c91e0f150b953eb47df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6c20648713fc3e46bb5625c7ee0ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e6c8c1cc171b5ba6d09bf914b23559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e80107ad29e6c39d0936d947b6742860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f3a1ffd1f023e4118da82e68c96a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3f43db0eea1d884efd2cd2458e7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ecbdcf4e751a2a5884bd95a4f5fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8351e91f4266cac9be2dfbc362ed82d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda48d1166d09afd7cb7ae49a69c81f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6899ddee8f1c96409578bc4037b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924c3de02f77b426a39f3dd79b264a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb141dad793b82f11175da90328d2ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70136437ef29a06a8cf71e79f288969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202820ca5158161448a58e3cc18f30d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff480da74abdf7e6c617e6771e78f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4972b97064fd85ebc2543f9590f3a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bdd9b0add0bb8792dadb95b8d535173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e0f0445cf877dd197d3900b13e3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760b866005dfdc6b36ea9f3cd7431b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cd8cb4527f7556dedbb81faff288576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd21c2a1681498fa14c4c1b1e2ea8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c878955e42072b087d5da9483b9f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01580fb33cff79331b3819674154e45779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf4b415650240ffb49236ef1436da80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>