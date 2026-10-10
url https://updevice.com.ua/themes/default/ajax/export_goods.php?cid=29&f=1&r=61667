--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207145eefafcfed65406d5a724e9e4d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd335310c65dc71b0e282817399c8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249ad586f2c04c21d31df02bf60e5f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2350638a0571792b236be947d14404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1ef97e1afc402b159efcd7297f595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d6f09d2175d6485b152a537e2c2956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862dad5b88b15618e3426ba2e1c6dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4bf35261b9f0ab24794807f00b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9c633325153cc827bba06faae21d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a88e037b083c9384e4973c63af0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c54dfa337835ae8633ebaa03a555411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f3a3ad18b3e421e408a45d76ce2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d151f5fd0bfa8f3124f14f8fdfd3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64cfa1959b8d31883247c537092b5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e81602aabe1e283953e11b7afa7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2bf2be637944673fd919f87ed6aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94df693859f99b4b4b6fb7a5c6991f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d357e8a43d5d2283996f298c322018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0454e3cb28c9a81192d0c94f5dce0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb234e505366e591a22a7d01a17d82d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935bc1874c0f04fec6418da0e9c5dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ab0211ad6373038d49f21827c51422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9452ad00969754a0b55c0d38220023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb640fdc92c2c6537e9e43f4c50f08324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957b65970a4fd465af862402c39ce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492059f08229a113099f14b0ed0672926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac6854bb5485f0a02699ac7d5ec5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810298adc2b3db8fba28a0c98392f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f288c00cf36410f8a4679f5c0130c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1213aeb4fc13fa206482e39d12f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e8e784ca148b4c3b17b861119ca231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd0c64bc1d5f544f61cfe1d5bb27d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a858c33f481124a43bfbd394e91aab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef33338138c3f2e2d83cc83d3e5c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e15519a6d1a3c09d9b4a2f300bfdeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87db2ecc3302e8b59d37146639615c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9265e1a4dd62a9c8507b0144486774c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189ff266f0ad22c29b66a3f2b7054b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ee814a0a44fc61ff8f31ec52685339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdfd01585e3ed56a52e1555d4a9d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd85ed5fd9c6854309df459df50a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1f14062c708d2cc5fe64c8f6bda942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ad0c590867ad4ab3905cbb4c82fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59dcb4368f5ce71683fd53bf2b8d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174f0ad87ba609a4d31084c3786e5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759a7391fb2873028b28425b586a2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c0977b03b3003a1c3ce6f8f1978447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e42242f54701842f7f7f1c0535e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789211410df79a61e488d00b4c80d6ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00961bf8daf9cb6177c1ae244a7401f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce48d3dcedfafe1d89bfccb7850a7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef4fd897bdf5c0186778bb0e9755ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8bceb4a82779f464494de035ef1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c96661ffe8bbd5281c737168ae68654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99e47e1d87bf2b4c00bfcb07bb50655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf19b8b61b57dfeb353dc89e0a75c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f24757f099992801e688189be99c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb438226d379252381c0597b143782358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78808c0d2041648cce675fa6d737959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2b4568bab0e780981e4f2faf018360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735fbd1def9041782c50ada02fbe4d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af463af59460c489857cbb2d40ace362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9cc577168b744dc16a86f3e682e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34654ab53c9f8bbb97d71ba5b28a28d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaa5ab7566d6d42095f0467e69943965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b78989e3d52920bb04f729ce05579d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178cc92fc44d219b5ed7aa8ea7d88667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dcd34b13ad48c9ff64b4549dad9ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a24ad425ef9d5d48aa1cc6922db8e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2a7895bbe3d40589ecdc60b2686a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f134000f4ba1e6869c9e02c78aa3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a105e2414157162e9b4b333eeba8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8e23aa58b42fd7b997decedee412773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70af68295ef3ad91a664cf89ddc2ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601875203104358b02a40986356206d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9547176c267bdf2d75e86998caf29b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1909a37941bd5191d4ff780fea9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c78618779cf3de88fb1c908f9829a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67697db2c54a7727bd331c701191a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f44d1405cde6b8c9f3b9553140f5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439421ce56305b22984e6e599619e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2e5dfbc343983169f0d168f2758a82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6866177528d6ba25b32c01aeb22a391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1798e591e04f51bfa379cdeed516fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b530c81c56f366b1fb933891f1b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4898269d6dd03460ad25dd422ae794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc7564c47a795e1dbe025dcbffbc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b9938e9dc2d06c2a03cc0b77b92cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec6c69fba93cf53526318e84eeafb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e4902c4c536c6b398ea71e31851b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32aa702e6f93f4a4aa0200b618101e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce378c1923392d10e4b6f8f5efb369bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1044da83a69d16c9dd29fc8f4d56711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4deaf68df4352d28e8e30cdb0e2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64478ada9d98abec675347b01eec89313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31128e79a076d3707e8174cbcb786614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856350438576585754bc3656599817e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b320f32074ea67ed291f43929fae716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b289dff2fb26b0c8cc0c430afe23f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ef1be3f741d02659f04928bc4ff918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e8d62884583f44511d33062e6077c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18599c281365150f649774c95840720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb7b12e04e3ea4a59bb956c1b983621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93871f16876280f849d05e22226a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa888f3aaa2e26b18d9c79d80620523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe90ca4913dc2cceacbb884e25d94824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cf4fd99b2cec688b8fd5a789048ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748cccdcad03bcda2f99941ca325e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa5b7df66ca49b125c0cdffb5dfb3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9da94fa576c01dcd9ed744f3450528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3e5c43dc5b6de5c3616d01c8718a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b395191dc7b008a848652cc0c5de2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10568660e6e7330ba47b0b0245709eb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d0f45e116125c68c1ae53a3e8e9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d3b17950dcfeb47d5d226d16029a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcd8c1381e6dc1817662ddebe647c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4d7185de749868159e1cb87bcad435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33046991620b6af14df5ff55d3069b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5cfface9f3a7bbb66be8a001eb0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff0e8f59d40098c2d0eeb2ba78dc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552d4a1e5ac54cc0f830060f0a31c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfb60f6f85275ce3dfa41d4ee1ca240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f9b73ea3c93f647fea6521a1cec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504440a0a1d7decc37738935e6d3e7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3c1028e822e1dc01432d033a6b39d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7172f581df2dc5f4411bc173688c8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa81c32dbf005dbfa5efb5aab25d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98413cbcb245430f05927d4a8953a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48619bd58ed3ee5a7e09a3fcd6dcf0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e132f4ff2e8526dfcf3aac7c827d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb1945e0f772276fcae67ceb4a710349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee3167da04a58a0aebb0a7a13bcea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a70b3828f658a5d408c09697de6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9cde5199736e3b76838ee726bce0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc012919561ea4d54e2b0cb9ac3c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fe3eee26e86b221469ee777f56d8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aeede8e4a41e15512989c4ffc3cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572ea6685017f8dc6caddc5df763e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059bd6eb46e29f87f3140f8dc73db5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5bb8416c42550fbe8e646dd58de1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac0390c439ec80fde3f734ce46b21159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36b372af2bf0faae19fae78edee3c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67945519437d5ae896e053aa8b360f0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d18ebf70a2aa742c6186d1176c7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556247ce5f0dba9f7e45be875bd656663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727176dcd9da3e18b5fcdc339b2025e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc4e3c9895a0c0cb6c3737bbc8ae365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeeec960062d87de1a40f5904237d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fbf647c80d84ccfe8ab68aa2f8e7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204edb9f6dcd24c21cb688469644a4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c5a00b577e1081eb7f861ec4056e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c384e6b209e0d7fb5df0a529df3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc090ac85c7e5deea622beef1c26f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c07afa0f768c2a5712f044a0b438c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf705cbb2df8d29c8f7b9d966379e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ef61feb0beaadb2da88d1162cb6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229bef3e9272c5b03c90fd9b92a19e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5f26082139e2cf6f19349a59a081476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60ee1c9858db76acc97182981bf5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dcc1fb4c3d103796269cc87f9a09178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f247ad0ba72b30b0cb17ea9001a7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2ad1cda508768270eae6e0afdf5d80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>