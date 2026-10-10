--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492a4e5e7ef299184a0e0ff60f68fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec76da4502f07f3e625d39fc44de892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c28490190673b901f1b9f4522da17f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e54cd16d779755f51873fe225e02b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70764a411d3b7800ba1cc0061cb615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f9a8a15330d899e6b6207a69c31e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fccf482bb066b55de83a38a19976b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c37cca251de4ff28d4da9337bb5038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce8496dbe6ccfe98e605bfc91270f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace937775ee7e6ae7f5da59b06598d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abab6333115ccbe5608d8f8bb27e4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279d10431fc9b5493dab92ea7ad93612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451450c7bf01d21c5b08f827a595cf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123203e4e3a12e1b87ef14518a5c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4355eb8924cb108a1d4d3cd1819e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d002d29caf8f1cc6303bc78acdd9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a490e4f562ef24c78d5548400f9a7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed52977834b1267a43d410a52163e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabfff10bd85f9827f8c08b2be21f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d8c3a257c7cf8e3d34f5ba24476020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416bac6d7a3192cbf3254d2f26b406c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d21b876cd770083f58987a5d81ffc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d301a6958d91dff98a96811f8357a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c765b469e3c98a808400e16e2915ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa93fe3348637da8186c0bff04b7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc94e187923e63713643f0bc77472d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e10d8b8ceece55b7879dfbc8620327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334c93fe8ca58aff7a2627d8cf018b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d892dba7e29d6b14117d86067b16a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a9e444de0ed8e56f27aa477338f9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeed446b8dcfb2e528ee5575df3d0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec3d66fd89bd3bb5e4da22933f76432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cae8fcfdd453d4e8fb31609c0d1c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe044600c1eb02520624ff7f2f974b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8a7fae532dd571b36cf69d461857b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45eb6e32eae4c98b3a50796f378bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691b1dbf9a40bc8eacfa8724d5190337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289278f28b1e7488ac343f1be125d1cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4152d36a66fcac65a12df7e0324d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c849c75d777bdef81f4e28b0f0d2e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16f2bcf993a0a90e02c614afa5a8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a75f9adadbfe2b66d8aee5482e9cf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abc12a96e4dd8030180dc295ee8a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723cb06600641a17586d3bd0090f99f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281aecf733866536f796ffb8473734045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021e9cad4f8a34a0524b3002bd0cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4649aa40e72c808be08a9f990cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559e15c1b1c4092ad2f090b986e97548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4716a48728f8b991109adeda99b1a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec52a872fffc9c0b37a3583b3b739250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d95951f80a7eba5409640c7e0df951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd30f0b97e1d3b41fc4698ecbcf18b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775e61599d0c8ee1bb8f8f312600a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae212c0e5fa03235e33a8ee07555c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfab2e8f2314d3a5865c17d50518655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f9c5d3e7fc6f7ad87e394af04cbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f2bc38b44140f6b919760b018588257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d1bdbf825d559bcee2d886d0efea258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0581b2d5be7910b7a91fdd0c65e5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427db936125cef4439b062e2038f3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479c42d743ef7506e47b5211bd4532c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6041304e288f1f15fc5a343131efc0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc637eecaaed03407b478d920142a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c0208d07dbba0baef94b6a2640e2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b80f7e8f83c84acf07de2ed0fef6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695ca47f048f2a01e14a30175fd95c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c43788c03e6c20e57c116c7c6f8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e86137650ff92e4eb09d88da8401968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269c7a3bfb351c300bec0533de859df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315c21641c473aa304468e39ce1f1a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bff59a66023a81621a85e56fdc0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eba5117cc00db9ca772c24b504ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2defb107532cae682f58d7242a850473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6555d60cde857fd28a99a29ebe1b95874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3dde7d6e730134147b2fa9340e2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792e97feb925569ea30ce578ebc75dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33671f711f76a2d6d92a93b80eeb3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e53e4025fe47366f594ac66a898478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01becf8d0ad12017dcfe59ec0cda8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44b4f1d9b0b0f3be90bbf5d0aefae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56164c18dd8f0a1740d40999a6d1fed381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feef3bf6d0097bd9a3176fa6f1bc1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c59e48796f0db55856b3cb346532583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdbf6b080fbc87ebbcc489a475fa984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a13983e23a531ff14580654176671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac48203e3bb386bf643d72fc15ebd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734fcb291e0f7bf7cdd924fab2021253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e923d62261c7364b4f65f6dc7dd844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e2a386dbadf2f36425415cb6076385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7aac54fb6019f341e18e4734ec066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ff65ba4d698a972b15247397085fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ab3184aa8ee96e71c0d826ccb9a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b1e7e5328e16bba883db1d95c5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d10e0693be24734d09736767080f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32661fe8a3e01cf5abd490ca7b4e1dd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0134cb5f42d7f45f9c0802ec1e9f7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5a8b420e92db09c3e99b0dde18f9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591beb7d3c3c0c43a47811d10b3ff714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d020e61429431c5b5beb0c3327971515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c398b17b7800cea30a5ba9cbb5fc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472afc2c795eb16f42b063b744d2d5bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11023c9a7191e97334c2dd7a9bf3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cf2ba5eff0ff3a1bce942e2b24ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775c278498c228a49185f5119ab12820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5ca0849750b2c677e40db20adb5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce9f6285121fd962f771aa6b5e36822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b421b9a521e9d66df5ab199ef6a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44798c9b9d8c5cd1f02999d771e953c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e19bda7bd7768855ae8d6d35ea2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81fe19c7c3fa366a1d4a2d5bd1359b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b9daf8b35d10ea2ce5202fe9b495927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60997477cbeddd7176af3c6a1fbde65e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14adc1bfe4c60906e536401f15d52829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49450274c0e4eafd6c0992a1347d26e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223162eafb4e80c32da8bdc8cd058431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78be96c0b70ac0e204bcbb41bcc9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9252b06131897659da33eca3f8b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae17759b610a7e756ee33eb926a00534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83eae67311386d7b16d07e3c05176c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf444e6d3eb2106b9bcd4c3cb81387c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcdd5874fd32d35235b245c56586ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd0cbb692b2986575062dec6060f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e02a103a115f03c3cf3e4e080e89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ee4fa6eb2847e0c1924ca66cb691940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e94a412217b60da4992f5e6c3b3ce941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e048ad712da8f05c234c0dbf93d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82ed1578a1d9b869c2a022eab684143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc3c78aa9291152d0f8fc71be7cae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04eede3054b9708868ac005fa64da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e486d0a8e5f83fcd9579b8f1ccb4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff06f0932fe782edc048d39331d0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f01e8595d134fa686db97a65544f2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a20b3e9d02c35062787678c901ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc76529818e0224d9460d70f1c083850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d10adbbddb3a9dffc7fe3ad03c73951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed6ecd2990bf8372ccedec570d7a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8f130d18995856419e5bc8f03872153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b406c3f449e3e3290a24c50fd522254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e70e65528d43b8982337c0df44c4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272ca3011152093f3d52a37d1d2bfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31e8c98020a21d574b0cbfa2e400957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b396d7c72629da744c242b1c0a0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead2d5b14044f9a2cf7ae21fdde6ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604c0a09f2acd1cbe205c39aff2165e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977466c76f1327f62edb17964d0d5fa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bde508664cd8056685785937fa6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963690d407c7b022c22be1971bda05e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2f3320b406f077ba99ad7668204b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194157af92862c468e49ee22b1fbd3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c3a20716e1b4df0a4981623fd01ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a770647a283ae01ff1932a4dc88867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a1ae51d3a7244fc53e79c8b4308768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58fae32bcdcdb5ee3fba2a9a6912869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c039b684193c1004daed87c5e94769f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa28c9eda092592d69eb5c0c5082171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc394c2612bfc404d6330ebb9c29e8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb47ae64e09cb159c94109037629c0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b739d8341aadb4b2d4c80549dc6d66174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc196e2a1f5ad322db3e959d0594475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d02674dbc3561ebcfa421b8e3746c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4971b6e92805127a2c04b5dd19cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcdce68e3c4fa56c3aec29a437d8b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c1ffbcdfea858b3276dce96a1cbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e73cfc8308b38da9575b5671d091180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>