--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed02701db000256db0c636dc2ab6d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4d6edb14584809f826a1bd9f3a2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b0d91598a9add8438a0f42e982c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d543e450edd47cccfd4f432928bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599f10d470c74fa92bdd847c6e2efa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ec5a014457241654b837867ea1376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f1515e7bfa97eeb3d742251250a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d07e0fc8e30c0f25fe327773844b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2fe330ad437135d8f822414695589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb901a152d118300fe77b70df455712f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b955acba60eb9e716208edfdf012111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e55fda9d3843bf328c0e86715daa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d346229d4f262508262e7dfac12c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7093487937cc10b2372920d9ced814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594cc4cecc993442dee26e59644b7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980552eca53c76108918792589cd310416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505fa9305332055c86fede82d6a41b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8200a3ff1a129028a9d89dc370842ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756e1d55c3167343853f49cda0fa0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1959863e84ee7fa0cb91f35a532b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55280166b191472c9c1dffaabf762621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0665ab2b455db87c5dc48d04b077a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ccacda79c79d91782e9543f8cc2e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a3588fa5fe32da7de092ab0475e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29132e1131a755203b22d6a242ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dfa77b31caa60adce227a2f9e21f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6861bf34d4382bdc6a6ab1b523a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddd48b3e07439bf28500a0997089a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f92fbf56086cf89a6dea126037c8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290922b82e699ac3f5e92c280c23808230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c3b6cfcfdf86f4a9b26399d2911a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81792f5f57907fbba6795baf5adb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dadf7910b2a218ecaa49c78bd84b7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cfb0c3ad9f9017add0f4ec1d96eb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735750742533a1a62981792b3df989e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b22280c0c13f120a3d012a86fdbd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f7378f1419012008c72fa000714737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24db9ce2664e685750c6eaf3f7ffc0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3dad0a8dcb07955e48fd1736b8a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747915ef5aa0e3659c8e7736ac27e7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa790e3f7aed9d9632396d59d5ddc8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684c71b1c0b846a37b1e205923a5d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15d8633a068002c39a98e1df6a86043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820dec7bdf7f2484246bcdb3f82807544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e708c8da9b802966045fe2fb5bb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714d7cb062de261588e01694ddbe2db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831959997e7d83d2423b539ef09155f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce480899f9f6f39123091f513d94e0ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762506fd21b79576d63a0529026896bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06a7a95615809517b34670fa391e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a0ea25159da1dc8fdbdf4fc9991b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908375e9e35aa0b777fbf734a715887f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84cc46b191422e082dcc20850fb0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b11d089f894a140c6d05f475cc89f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97731f28dd8ee465acfc182b7bfb0cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0bb48a34e774e60a49b3aa6468f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493e955fb2e0ec885146e5f4913e47f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91039138f35387896c52d6347baae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12780ddb36a9b6228dbbae08ba38b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a213a04c8647f7bae064161e4e4b1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f625442ee85eeb64ff5ac102ac537961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b494b734a4bf0223e6eb95a9821b0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad0da3b5ce2c4660b09ab3252b6c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efe8661a9ca5c559e6777af0fce57764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f6373bdf2bcc4f0d6c0ef4a786ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01be754db594a48c6dd96a6c0e35866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcdb2c230696e4454b927a56b2296567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96e280a63c29e2ad15210a8875a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772709d83ace866af240b1d75750b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd5a26a11caf10a2cd7b02b25083e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aee398a4ca4a1d0e6c476d5663aa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1d4fac5e31fb6839fbdaa05a6022f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550b5296d5a76e6a700c32f34f4a3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8270430458f00c89d37ea320cf122874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6772477734d4b99ef15c6792d4385575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ee83d8de4e724268d28c187aca2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda54ad4bee14d1c71639a39fc000477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d250de0037ebadeded3f2bce7696778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be4e1d2b01c6f7f44bbb2ccd87e5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4fdd931aded3b89e6660998c848c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56140c9c35f5bc068f286bd22a22ff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbaf81b3daea724cf00d6a37508e2e82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a1fbf750f8d024b1fc182bef63a811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e169d5c693d0181dc83c0953498b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ee37a203740ef949f98dd32628473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e07ed8b7525a8c82e2ca3640196b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dbf8dc80e3132a5654c67c1aa5255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271881aeba9ce735859ee0bff75be02e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b29ec4622b813414d3bd57da063b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87230596fab35f873262f3d9c815c548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed804fbc310ec7bceeb03e2137dffd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f64185f73831af18fdf385d155d6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f240b09716ecdd2a3393c0bd434d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c5f2781b3e0613a916aa953156dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5049c8406f3d4f72f3eee7923fcd2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628ceea53b309d8687fd200e713501414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce4e0e6c9b1167884702a0f95ee14515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48ff248cdb861e3bbc5389e4626e8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43b62ccdb9ead42e10e479275d058c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3eb753dca5049b605fd71e60dd2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233aa80bd5f42461b316b8117b75bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ecb0878d1f6e57aa90d1dd3f67eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512e3327ac8c81117ac78571b2605321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bda50e89c684b2fbaa23498cdc86022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5786d42f5532e5cadd20aa7779c8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58f0c3782570b1cb7df84a77a6ecd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7976d1c1d4597e345056cdb0e747e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b3cc49ff4ce83e4c78713d86b78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c44cd1ae276dbc7f4b96b6a6a29ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71376486650d4b9ffdba39d1f20f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98710cae74c8e9ad6d0ff4504cf7cdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd96cc984db2ea00e6573deeb4435e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886f5f21a3262ee696ecc318ab8a8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09cb10ecd265074d3796d1789cb9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43ce48b896b1779ea0b087ab5abcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ca6428270c0728d7e78d096cea7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3fb354d3d4f1a2ba1a129170b981035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fde736c8fd712d9950d6f4361584436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c169cc53bbc791fe19427d47f14c8f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90ebe515a68dd5b905e350638124038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cf8a2c06b04088aa4980f169f4fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d700ca17a0d3a4586b0e1a4b361a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6746008a89ddf1b31d6509ec6343241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64850b90a46c4cac3376cbd3d751c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfcbf3a87e690ad84d6fd3dbd7f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5c7626048ab161cee945d17eb05144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f741c0fa28888aeda1801497e94d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645e2913057b7dca4e67a19a8570f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b338fe3a02505054aab5ed58c0376447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c3a0b39a3a99e9469f7f394b196348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68f9b0788752177976776d969809b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55199dc46813b6a5d68a8de17b0a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eafab73b3749a1f299c289c01539751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ffc57d58742ecc841fa45af54c3e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945818f6547949ea6e203ac0d6a85053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d1b7dcf2d17040c95b756b21121fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c03bf93763994560a044647074e1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebe7f6541568d7c361caf221fd436b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22796aaa5e2a5c0df93633409dd42257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29f39d7c30d42a3b45a052b60a49b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8148dd5d2a7daebbe444101a8e8de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be996f9182c531ab7dbf3af4b6d3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c90d1dd83356a7c79607974f518061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db8bfbd79a00cd30fdef6ceb74958062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86be68efb4f92b99b4d0e5340b10a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7011d42909061f250a785c548ca6eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a6a005a130be06b99fb7fbe9a2ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa025bc736211acfa7d7257e926580ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ef42c1305a65b5ec497657423ef967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d0bf6533e04e2385ceb9535f0aea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24288f35bc4546218d0e54031addf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc1598214451d64a7e865218aa19870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d39cc2beac26c8b08cf88b33fbb88b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975791028148f2c23bacb05243ef2bd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8383a2454cac3bb88a05aa27db63d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8534c831e395d5cafd8174fc55c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c326cfb2339d5ff94356f1aa502475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e6c27e5f070c2be43a7728b70cd4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c78e0a3f1f803beffc6a9d4a2bd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915f28f262cef6b6a3da1dbaa8cb0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3a6aeb333ae426ba25fb4bb66a6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95c097a80786321712c60d48d077880.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>