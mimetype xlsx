--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa25b54df2f4fe7d1cfdc9d939de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715a0a7a2d74ccbcaf1f5353330d592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301f9db582946079f45168cf6aea493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47eb03d55e3392a54be28539c461c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b3b96c8508f36bffd6eeeaf89691e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c7416b2308bd842ef8d3fae1eafd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c928a8fae7f30b84779cddc862237c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ca74b66b67fa60d7e51b4dfdd83f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab31fbfbc4cd2bf2e65f73a51d04b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b1ec9cb453e6031283d824b73031c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9947800b81972a1a3590ba8fe409bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cdf2ad1f6242c7e0a97a6fd647dca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176ebcee0346ba365928831ac1ea3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9085791090d2f8a2738b41ddf35214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba880dd78db244a4f54bc1484f614b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73911e9a95c97f0911fe8ab598f37216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007d421bc91b59be10b0c446c93ca1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bede8b8bd878a73d242d361098d43a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd5129f281604deddc97460afc49e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf0c93e964f09dd94958f414e95f4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042ebad878a021a57097c92be94beeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fda21d66f19db4e0852e586b12e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036355c090d83c94a8d850c9e27319f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f775acc61bc2733025faf9d891bbfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad375801e4c95e0e6f8b24eb65df4fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8551c02820b28698e7d8cd2e1f3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b4b3f2887391eaf720c06888a8cdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5bceec5e89d0b04e2b271a452b2d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3422b93390c7f92dff036ab644d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a9e0bce99e195141f7d4da60b3af130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700a7b3f4160fdef3e5b9295655cfa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9816ab4e75ac0d3323c5ceeadc99832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c46969346a11564dec6629f5871f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56215c7a7b4257c925dafe129264d0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd634d9ea2a95be91769197b5267e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccdb4eda70085324c50ee8ba1dac8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae20cc93af504e9487e1a53788e3c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a9444d6d0f75c12a91eefc119b43d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51eea5e4f8f3f9e28daf5ce29d84ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b433cb335e8abcc07655fdc1cde540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab5ba4d66248a9a1b90bbc49be820341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c98eb1ad6113b2e7ab189ba21e9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee55ce657ad3093c30911ed818e81343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bae33b7ec678fc0dd12b90899a9f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108f029485864cbdf4f5173602f557e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b07ac2b5e241b28abd1cb5d83633146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e7496fcca28a772e0e924c6e445ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788be5b736993dbc4bb1206243e11a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466fb1011c3cc30426f9266edf9dce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3479c46e9496e27f3e5ce798425e0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82318fde37a1358d06add71a44a5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c453a58513aeabe4c461744ef7af4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcaccbaaa479672036f2fa556dbe853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc516cfc65ad81c8921d02b0446f9b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67615bbb9d9799e5095070cee20da5d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a6ad60dac0cb7a5cd5057b49d96a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcb0a561004fb0dab1b5cbb658cd7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867c9c847001ecbd63b6f47e4f3c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0cb1670719c11b5875de06df2c4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c266585501e80c2a0f843478bbb8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6c9fa1b4cce0c49a0b2f40194bf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ede976393cb11853272e07737398162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bb72914d3a5226697d2a16aab973063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6c93acf530a754bf416cc55e6d2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8df2609a2e93d04cad5af99933d1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d56803b8f4027a8a77c259355f10c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cca3a8c9af7ebcd30c6d9d242175a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19044b5de26adbfdf19025778984d6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af473bcaefd8d07846dae99d243d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fe3fb7d65a950b8daa1e3dd36d78870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c75e6953ab4de2b6e4bb9efae0b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462b206c59e08dd7e851e45b301eaa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7e30288b60de05c3311ae5fed4f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276187dbd2fe4059e4d8d1b23dd09174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b857a181e47ba2e34c7068228548575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ca06f4f44f601f29f6a13c2ec61376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c1439463c55136933053c5b832a4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e056b9ef7c8850bd1edd1f1850c0fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4e7a6f757e6580f49415d9285b7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84554149d6ab508678180c2031f2fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d44a693ca3158c89a905f4fb475e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab054efb0357f03119d2fc5884c800bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd8efb9bf7b4956a002a7f653b50e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54dc145b72ac6576c6645d9361b51584.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537884c7e2863ccde3f7deea63dab1951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8cbf94b382438d75094032dc7b3212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b5c9d2f9d57b1ac3c9d77ad78eec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337f0d39ec88b2aadf042ecf72e4794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8940beb9d302ab8bd751047142fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd45102b81a331b0a00326efbbf5c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770020be38318104c734ba593668e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e375fcf1b089076d837a440837478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ed62fe0e076632f99e61b342dc7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41a2f6613c7d25419bb15b4712dce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431517bd57076a2213c5027efc94148f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b1d163255174ebf102723363be5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9594fb81aa11028c49d8f201f152e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc2655dd7fd33767c8f157d53b39f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc974944a273cbfab2c4f4a41b60015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4012ff2b3e5d41e6b5d23955050b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8964a958cc32385657345d5d7fc38f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8549828fb1b1ab286af359430306118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b3a0cc6d8f7267312593772911d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc753873a7ebf57f971e8f223886e85520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ea8340751a85e6da93c49582392a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048dbf7280dcc892766b52a4d5405322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1183ea647774a59d0e7bfb022a861723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bcea41a821b030734ab1985ecbf6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ba718d4013a2b14f5928698283b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3641e52259ace635c5f9a35f35d1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c981476a618a15d9bdf053633d369b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a2968652e6cfc5c121a66e818ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40bf5f54859f133d91a60c8d5657429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73088762092b018bb75533c353ba4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ba8a6517fad79e164133d280cc2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed055b41294fd7e127f7e41091eabfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94911c39cae6fe2f785e5a1456568f6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11235fbaeb99d1e9fb5419381bc9b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf4c51371aef2db9ea3e03e732021e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dad49fbba1fd250af8a751297bc4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72badb972167a3c62a64742dcbc6e7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678891ed27b559c8b3ca6a38def5abff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dceeda93b302ba8b3efa431b1c74b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd983375db42de57954c1f15942a4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27720218cd40c9a3c89178f3a9d23641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43788cf727023bffede414e8f7fd6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8afc4dfb4683fed6464174ec5ce8dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656b003a3d88ac330a617d84d61e2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a26c2dcbafc9278110ee4eee708845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568b62af9be195bcce7188191dcc9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cd07ed0b81dcbe339da101cbc27e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b42889959e9b551a0e4a4f8db3f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157932c7ca8064b6e38e4fcf418c7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e6be4ae61a8dcf57a305d58d3ca1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67310b560459778f8196284d9f256e7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377322c8ac53f10cbbdfa2f5e06a56c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba8c269b5948feb46bae7872f2e5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47c32848a4aa68d92d35dde1ee78a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf518775047dece3fc0c1dae76e529455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc90997b85cc5d31b7ed2881ecd98c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd47ede70082041666c17d7d4cecd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9f8ee6e3854c92bcd3056e87014258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b01f858ccc7be79540aed91c358e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247938e3e0b6e38e37ebeb8373de88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ea53db977c1799ad55606523921061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d7fa6397499117048fe84dd97278f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6b2ff7071a98843b4406a56b76b2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c0d855da1858b836f7ca1c66a39d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0303cbff20219cfe7ca273928c38e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e435f778e3c64d6b2d043f3cde2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b19a2d5e26bdf292dd74a0e60b5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48033c03bd0167f32b33ba8a90b06c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1669b9fdfdf4b382d5e0a4b21e27a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50816c1df8babcfa564ed67542fc6a6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002f90d2dccc4c9cd0ac4056aeece771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319edba33503e793d199d68c3031f4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424218f25c72be83cd5e50caddde2d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c2af968a585d907566ed24f84b6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e612614ea589aca2d77543a719906c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973d9a60dba91e88e0d6f7e2422c2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6afa7a7027dac9938b5c1ad3d99a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f4c8b0b1d918dabb982fd5ef360678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513344ff68cde6c6c9b11f92a9f4c6ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912920df0afe780435cb1f53e4765680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>