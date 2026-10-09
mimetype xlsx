--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97392a78e83681a99c0a2dc6df9b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048b0c2d28b35d24b392f017568ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ffaecc83d0da8939abc4f1308e463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f5cbb81fe808c41b179f7701c4bd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98599f5b25f562ef39803c9ae4843c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f73a19309e37ea6bc74b9b1d9b1126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc818e2021f1e58005bf0149772a35427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5289d1d8e8d80057350c275e7dd3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc46aa00eda1bfbd136ca6111827f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d232f17f39ec64529c61f76b54eb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341979cc9fb5f4cca0498e86ed0bfcbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc003efb78764de7162823d616993a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ddb3aebddaf0508e11e3f5ec3808d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d043b5014bc3c54ef2d25e7d789614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518417e8cf4e7de72da610956a925ce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe199376a61490c9569a944e331474516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcec94b0bcf6107a5a8c98dbcbe0fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfa5bd44d020ccbe1fd12fa17bff7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33116ad733102bc46e8c70afdba12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fac93a7ff2b8fdc2720b0edf85a5d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02ed6ccf6db21f8d5390f62091bc8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bd4b4c071eb34692d5168b1323cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93824ca12392b2df5d8f598014f859123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707e7ec3d0db11d6aa79b1b165cd7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1867f49f443991cdec0d3e2a95480725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb1609927f8c543bd5e66db304ad926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb293e0ccf3bb54262efcdda71f6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acf96e3ea13925adf4c78b5030cec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525852d44af3ff99eda20e12eeb341829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d299aaff33e5b59d99dca9f7d2e38230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5de8a40b0c6d130a7c557d0acbc2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755055c9b81a2843144549ac6f2cd1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704219cd84d2a8a892ec261dfd25b0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b349f2729472d12d3b74dd4a16ad9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c4c2396359132e352e63830cf2e7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181781634c15d55c83aedc4d62dd589336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1a9235a1841957a1cf146b2f2f8d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c64ed5ad1991e02405f009596f417e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e1f9f824c446689d543a65ca539c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25653e519a0fa5546545e23d21a43740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e517f201cbc116b8d2205f9d0a72a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c87ecfa60fa5f801afb794158e2df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843520e76c04be3777fd98c792326443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b3e3eb77f162747af734bee2037944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4c9cd4073044417794545851889145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7933d4f39d8004eebc8b55ff36695346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c25839fcb1550e1d44e49da76413447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7bf555efd4cfa68601c8402bf5c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3f4327214b1df2a2799419217616649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624331b7ffb564e0dc4e080f6e5f9d0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2678d9ef0a4338e557b30a72db31a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242f57c201ba9259af32ee4077dfd4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418d2ef1e96b90a1d9f2aa94401dfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b959292367c1ebdb0cb808047121954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c75c68d5be984942aa0a747c5b66e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66fb221078ffb8fc5d69a66f364f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d540fc2023b7aaafd3d055d1782b4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35c6208f3271de5b5632a9de8ce7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9726eeabca12e9216320d1844b08059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1dc4e6a156796a6fa710d0dfd0aee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7556684c78f5a5b201b448bb5dc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5ac0314f1ee3f4dda8fdadfa15fdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73d9386a9245f9113d15f5bb71bef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab1eb686eac29c5346364a969068e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2ed323005477b68522e6ad51a26365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cd651c32f167831d286e70cda4fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9354f314847f6382f8057e838329ad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9101730d3f8d3dfcd1b626005ada48568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e986143e4613845de9630ec4b48369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3afababdd89c36b2d1351770aae8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce39ebc27762d55817b99ce58ad6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56f3b1f68280f611b69f6704d3cf4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333af46f2a23b5a23b85051ac35b8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a91e9103992d3b1d00ebb33b132874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9dc95d13850a5bae886a9ae6075db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbf2362fe88c1411fe9a23919da4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48821cdc619116ea218498d9c4069d7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49852b4976b40bd2b025e97deb6324978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba3e933241404dcd61ecdea388010179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d71b75bfb4c449f2e4f723c7dd915780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af11fcc41c1e06202d77bb8c678098b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971cbc2dc52fb965b62114076cc12b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868371b5e091c04f480646606122dbfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f945736a269919905a215dc016f884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9ae4972ca074d20c48f77cf0d12881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277027745a5f8740968d31c22105052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8130b6f7e99ce542c6e8745f05c863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530cc9681e1dc552e5fac412280d614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf10c90c0fd161f0565d296f1af1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589a36c938e502db59fe755c5afa596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e39675fb55702ffc87224e1186427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcda56c6f7c44cc17cd90af783ed298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88c067be506e0ec3cffa97fa6fd359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dfa85b3857d34ba772d7f1a6b17ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32061de73508d23b1bcac12ea0bae011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ccbace490fcb0a38820bf51e3b4b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e607467b7e17efb1eacd00165866613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a5faf7bfce2fa1c093fa6b3bdc86814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a286743b0d28d01b7040bfdf06306d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf1ac1efc837f89a6466f3d708b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30433970c2173e9ea084cebea1a8796b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d44b873a9af2e2c46b7ca9ff71ddcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4464df3173fd86236ae15a22d2227119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ffec5068d6971349e722da772d3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8492ce3996662a9b41d127b6a57ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe080738d8b65efd1051eeb8f2bdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ffee78391429453845cbc63c0c86223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db53981cbadb6e00e4e62ec11171d3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdc97243d0121f03983358aa0497cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319b2aec9c749bf8c35440cae0595b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16580362f91496cdcf2e39cc25187927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293438078ee069a27309ac602b8c4ab728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857c2a4b95f57bf10f966eab88880829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a05eeb181dcdf9411f315f21adc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6741d41d11f7a89cbf7d061c8e5c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b075b3262944e90cfb74a8244a827f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2605f5c5b29cf39afa9a9787d992d7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f68abcb41f5e2d340046108da65b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6eecfae7258a5dd96d6c3106196f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc206b89820f268486230d920b174a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84002548c25339afa77684e4a5673637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16dd285d3a404644980a0e187e53a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e680be9b756d035e5916fc3f153f2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5fc87e691f7c6979116d20eee62540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc8a2064f0fa1bf780cdcab564bcf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db04802ddc985036cd8a7c0c72d949042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa4bc5a98b894e6a70edf0c54f74843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a83ffa9dbbb57c045264fd4d085cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9aff52f804de786ec42cbf5f584ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224cd1150ab1aac7380d62a1835b4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69027c8a1a39c1b4d4e1b9031c2b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843fac940b9992c2c6017cff9f8306d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa281fe7f411cc21b1a5b85d17840b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a5bbdb7ab11700d4c2a2f74984e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3178299d12cd70f1be7c7be1a68ddbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3b756ea6407d834aa007258523b6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89521170531f26227cfbf193c97ca63653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec0fcab523c7f5f38c8a80306bc06654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e3b1e2d7cb64710eeaf70d3f383055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aabdc7e288a62c7d6326efee6760056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b4a0fcdd2cfc39e1412aa09f7527d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44bd06c3438ca067a920f71eaa84858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc07fe8371ff57e95f87d64c3832459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8cbe2d74c4681999303cff305cee260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4827b49d60af54f1d1df181bb29fb9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536adf17ef98532c0a1aa03ca4dc7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5255a61f8e24e2452e567055447076c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd26aa8d860dcb1c8894efeb1dee9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb61071231d6a900ff7aedafd2d04e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7330df60e13cfdda7c6045918cd84e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283d48302bbedfbf58198e558952a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c6ab9e628f2452b13a7c03e6f256668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca8fc7f527fef45dfe949da91d89969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f485894716990e474d52163d5e93870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867283c1d23f28896ceb6aa5a780c32b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8c6e0bf6c437e662df18930b79e4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e00f921c1f893e5cf4837f14aad45773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a8a4b0fc5bd60e8c86896b50f90274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba07716b4ee779f0efcc710fa383575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1b977b616e841f9333634e479cf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3e8200a9072e78585b6d4424d9a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc7108e0c5417fe0084a0a08221c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d890d50ed11b18c24a844fc5fc22279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c10b2f18a00da3332749f30034d380.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>