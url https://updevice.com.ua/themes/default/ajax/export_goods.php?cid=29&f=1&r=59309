--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591799b3d2993fd19337ad2ad0c1d0a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1d2a79c205339b1d9c0106447fdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f567ebecd18b6bbd0133603109962f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc492422fed178a7a7fcf41ac87b2ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a647f674203205867e2064eb8b17c515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a464f49cef7f7f35e0399f3ee5bee1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c988b3f87a57587eb212a3f8530597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdd3825fcda32048ebcd27a579bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200fe5bb159be38c69f58964be2f6989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95650b6f977c2e831e01cbda6fd044a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa1cc6dd51b3825fabeb2bb7d795ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3376dbb39f103226160a1e688ac7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ab211734ebaa5f19f89ef7a52fc6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16daa527ccde7e140611534601c6d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b98b9b9e82dc7948dc5cb500dcc7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895622c189be2b59083240d50df2cd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f919aca8fa030ffc63b9adc646f43117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ebdf3f6ba1c0517c82306f3645a8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c827f5bc32c022125c8136b3b041319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631cf37d81b2e98ee9dc1ccf6b9189b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013c3812be4eb72e277946b46d8eeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532096a1e2b11262692a56fee669704322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34e52b3053710a8d32dab09cc8658323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b32bec0e1f1b8d3f28a7330d440d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8e99cce8ba9820cf5809259fcfde725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019c25bb0eb0a27e2aa01702ebd8e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b954da98472ff9501fa36d97b8a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523d933b13da83ec99606622288c6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f2f97056acecd7e7292c15a3b08f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99734d0c9d90e13d350f843eea39558630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f59feb8d8a8e7e479bbca1651d182431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474150bda20f451474d1339b116d33032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d606940c57d0cf4caf0b1dd44bf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b6287a80225365bf847d99098fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d84f004cf2298d20a27a1a65f3845835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190ea5fb78b8c43b6a596c7e1c87e4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f33a32aea8c88dd90f559afb48b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d9d9b614413de8cf339389f8d13538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a98833eb239c9400137d457675f92039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fb7a67f3dcb405fb45a7f508aea0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb98153ecfff80351052880a153c7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c00ba824d1ef72443d5ab2b44c05f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8e73c810b8658aaefc5353547a5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded278175bd9ed9875dd165657ebb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb15ef44e2ec2ba9baccbe42ce663ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df664190eefcd32480c7915e657ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8abfe2ee70b3b2bd0ff9446e6d9fd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1cf43b4dc7180e3931ae25b845c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd7524bf6549366ec5f34ed618f0dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d90df1fef6b089e7804cdf69be35750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023afb2fbab3c4c5888ab03e322da3fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f2030fc37fdc54f1952db45814d6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa44c8bc00e64602233a21d1265f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a91cd6497d0ec8a0f5af7cbe44fcf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9689540e028368254c267b13a4d9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce466618cc7ba430e6d8f92434177f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79acf34b686ac18fef92f886ce36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb025ce293503421b5fdedb8b085c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22476d6352d4db1c5b5399a7045343159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7bfc96f15a279a78745c76c1dde360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa62662f196a2a612eafcc51d7844161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b118aaff57801341c0da0939d1442762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c0c33c211c3effbf3ccb4c91ae96163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7513b19ccd82b3212d3c2d7be28f08064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f6ae46cf6720c5c4b97f00db660465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9182ba3645c1823af1a0fbc07d43666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc3474455f507ff7d4b1204afa02067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30331af7c9d517086d6238fcac24405968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f064555de20b1350bcc0dc9cadb27969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1a747e785c3f1385bf8b9a0f728a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def60bbb5c43e197327eedf6da0c9f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe45efdd8138357787d357260ece8e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c74c890ecd18bb6e00a7f9e23f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421118f9ac5bbf83bc44ede034b097d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb7880fce912399012edca8a976f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8723684ba4a825b8000c3c8eae36576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023069f008c23d235a86639c5f21ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407c24a1b78b989bbb04a54e6cc430578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d4a6d901e2d7c96aabcfcc54ff48679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f0c73a4f4dc1fe4a16410f93b57780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e081376ce66aba0a322dff042b82e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a6b14c6fe2aca01ce44bc757f0bdf82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe19f44dacaeefd6b48b0daa9f36c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62a162e3e747a23588da71a5822f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaaa034c54ade3809340011b92df803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e39f2e23b1db5d226e47e4bbbe05564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b5e44f1817d57304b4bead3a72cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68988a4fab60aaa0116af5ba9c10b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3ab481720aa879dd9eec332a3cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243678052da23c864448ec399ace818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb517d984822e59e8aee33023472819b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5fe90afcda7b9a0ca148a93c879e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52f9a61e9184a01a9fca332ff3a4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77d6ce827b937065b1b604d2ebe8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54cddb917125f3b4b4189bd9b7b3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc4a1f8fbac07a6ad1e76bfc44f92314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af75434623a781e53358d04eac502215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c13ddf65fce74f0e9dc44467bd1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533b48287e47bb44ca8e854a749fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf063bbc3869f13075ef66e33b3ab81118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d9a849ace9344b20f72e9c998f42519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83187173502a9d5e1178da9d7ae85520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af73abcfeb652cffb40d4ac6eaf82021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ada272eb075e58fc9d8ce123286be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532074b8e29ab77ea94b037a4f69a3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd281c48dd7d01acf4857b21c9759924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff288d0ee5a3a23b949840fd815c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a2b94b3411e727ad3eae3f504358426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03a8656891f282c01498253e10c2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ced39676f236eff669cce9fc25616828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cbe3ddae7ce86784e50489d7e7c2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09b670460141789fd30fceadcacba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5180bf7fe46cd195c8e945e2026c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b978d2e9ef4da4665e3138732afb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085760e772f3dabf28ad670e3da745e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862bf9869b2cc54bd49a807cba969034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f55fe4aae35881fcd8ebd4eab82b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b702be90a24d136b9fa24d5e9a059d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19b4f573dd4d32dc3559a1172a51737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757461797832ff60801770e1dd646ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbdd255d213e6f662c7804c065e4bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3c16a030145d790d6f566421a266b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b929d7f4d93b7d6e7b3a703d7baae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6386c25138016fd28bf664bbd5b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140bb7d0b7cde91e2be2de3dff18d2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef36a4d694611162653751d70b25544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c3c576c1337afe72a23fe543c2d4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375ec65bff48b5c0bfa88608de48d8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f5820d1f38f89cadeb5a393d071447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e15cc2451288c1ddd9432deda3a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea34ef54523ad90b2f702f1dd5c7f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c0f2bfb0aebb07ac9186a572058450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145ec6e9b7330c8af775531d0ffcb7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff84fd5ed5ddf07c5c1cf5c232f90152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429226e66a52840a50235910d9dcc87453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df3d991a29d0587f41cc612629a30a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50e217582f803e41be412578c3dca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf05a35b1b8178f99f1d782481661a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1451fb0c7f66eaabe0d54f27c81257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4b3e725fc940af1858d1e4b4970d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d3f8f45cbb5312a3fca1721fd9f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e3928d312f6ee315f0a88b12eb5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e637459874d823a69d93982c9f3e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a129c913b1eb4c0235ff84a680f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc513fe9cc13bae9083dd4bad62d8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470c044b17d9bedd338b766c539a9d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fec43583f2a8e69f854d5b0e5a08f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19d6b24a2a3483a00ec6010bbf79166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1883790009cdf4f02223bf1a1c3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdf184360832af31e062c325809e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff9c9a899a6c919b34b03054d5e22069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49ddcfe179285cf929d94a70e762570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2780173e17e2602f8375e6d9a37cba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c7da7360c39f9a4ce40d64a57784b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2cac05bd4afc10d0bd4063701981b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a60f63a252a520f960c6cf29dc0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1a490c9b0c99c668389457c9af8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d8c826c2402a3f78fba6a3b710f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487210758ed07cf62bf5c4990c03d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63bd09dfb4f2769d6fc4ae4b3e559778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c2ebefb3a160bd652d89e0c91c53679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede5db1e5b4b49341c47a39f8da23980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3cfbe8cefa58028c360f1861f56e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994861a7c76b46df754b047dc1324882.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>