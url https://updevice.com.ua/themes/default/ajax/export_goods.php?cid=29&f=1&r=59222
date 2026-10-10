--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190bea810dc004c10f4f6cc0cbe9171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0ea3b1f6759a792c25ae9b61e9612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f0c7fd80dab464809b425144452803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693423105960079217cf742b3f1bcb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a3d155d27bab2c05e2800c1376375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b25db5c65d16222ed36db44e9667a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a70ab7120e88a3ea7b5ba1bb2dc2867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479581cd2db5c7d2eef62dc71faa65448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557559efbc90cd463e360528c8a90e229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102a735470a2db959149afdbbff53610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c364111618d61ca57872fe317865af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918bfd6352bcd88f67e510c04e018ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85465bb55b6c8473d0d6cfac9b73513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9237239a0eacc0c65c01fa3d2709d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10dcd2c534b3317751c7687e1bb6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4fa22158896550dc2f1ed7e10d50916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed835fdbb0d35a939e391413f1760417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df924b5c78e327cf0764ad782b77718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca7a4603d795299bccf4263801ed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0f25a3fa1b3a8d50d8e81779982c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c85395640b9532ca49c21161d5c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6253e235493ea69acf5db2260194a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c673241f66edb736e681e60a234e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1ecd1b0b61bce0cd0dd79acf4599024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e05857106a078a39a9ba0b9728caa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7d8cdcc37098a7108b94a8290e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda77c17a8c1ff8658fd5baff8dada427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae8bef5a86429e7059c306a49569d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306d717b779ec54ca744cf5f0f441f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a1f98ce161e036f47b6f300e714b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3052bdd31d49dc32f00f131342ddd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691295e5f9745742d1c9c145283f569132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f45f08240a3780ce3a934201cdce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4565cd630eb598bc06dbdff91df03a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055914b4d123a940ae1c36f31eac70d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b68ab5a509608f1357c552b1f6063836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebfce7d74ec72b94ff5416eed4ca9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27802a81a7ebc1d6a2fd1ded98e2927038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061774f76bd8539884526883e18e6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e17b29ba1ae3b69b04b470be2744f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60319cd28b118fa20464479ab1658d4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7955ec2a479a017fc0ac9870c6ccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5532edf68ae0cbe300bb353bf85765043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa6e152ef49060a474ff555e9458144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470790dd5524e156d28d7d04633704445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd35f3e450dfa1488d9e53372934446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88edf66db63782291eac34d31db7ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c486dda60ab880e36e3cbdbe415df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522736e50081d0b43fed749ad51af37849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7395ff961ecac1175d4bad53dbe3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d46b4ea9b711fe821fda09cf6fee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19b6a8cd986c9f6d6dae1b6e81c9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee823480629f03113f4a02fbb1e7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49f216674ce797da6e234c1cc1c6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c161ac0c853d5808a7763575ffdad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c6f69aef82947ac0cb5b7bd55242356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb4a2011ea21e00dfc13c47bd2712157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d8a5181e6bc44f67448977d2e6bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160ae2edd0ddec7d6d3c43a9ad97c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce53b6f4a73762db9f81e339d65faa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de49385ddbc3a866cf44f6e298327361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf8b9e7b88ed037f520aea4b45a57062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b06d309e3f80403a18b637c3978dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172b4ef892a37c45a86fe27b18da4c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590029ec4940f695c13985d80fc49df665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffdfe18dc5d9caead17bee20d1d39566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dacbed9e0eeb3b39f871596794e79267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771002228a135ff545d9e4450a5413b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc1f20ddff2c8f1da3adfbdccce4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7567d7cec6908b5f0a2ee0df83f66670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036632711243640e79c7eed06ecc7e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba3c72d172517dd9df81752d082bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040970c52ecd99b19b4372546426746573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42b0fc758c1dd46dca36da2714bed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8752540c0c8aabf0356f55c47f752875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3abd02dd9b8c0ded037dafac5e716476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70693c879cd5d29f29d81163dbc1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b48db0b7bcb3e2ad1bdbe1ff998de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed353919bcc0e89fb70216112ed6f5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d338ac15666c11f1546f4cd2d070b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a29e9cdd82c0eac23abbe4b2b27681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a7e2ff84809b52a056198d1500f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa041149eeae07a862219287b66f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636790090d4b87b380a44074f292dd84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e123ff1567a8faeaa61d140c6ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94456c421927e56391005a97ce20d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b3a0bded833340e0987e87e04a4703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b842b02a3a82e4a211ec8d38acc204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a745d0b05116529c57460dad9efbea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46584dd24fe31d18d4af02688b3ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b4e0de38beb421c14eb317db1703d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad24881673530acfa3d44f0d7eba178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f56a2d010b142796e3dff074dd28e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118caf5f3061644da0d5555b1ba06d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa62415cd5ba9e3b63273d2bf897e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b3c2e1700bbdd4a2d017310dbf7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7b824a666ffaaae99bae814688b3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316be87c1f310bb9a3febd75fe598814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434419cedb69e41fc5acf8358d8727f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ca8a4921ce93c7a1b650a0017bea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d912a9d593749ff59563762f661ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde07d9e7c57264255ebfd0b7c9ec218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513036f40647eb2ca2cfba389886cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa5c48295d01679faa66ebeb4dcab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d275a2051c59ab2a0ad0b7eadac6b6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd360b15190e2bebb97d7434c59de2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de24c235dca1b9d982794ca54a2ecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07123210c3353b70fb5fbbc005faad2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ab28000ad0c12066305b33b5c02025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba51e4ea2f284634187ad6d7ee01226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a7cdccf66f57a849aa142d3691b8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ac2864c37f2c71988d7294626d8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f07a3716ade92c1b62c67cf4784329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65245a2296da7d181a1c95079714530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7cbd49f08400df99a61791ad69ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b2a9a94362bd05678317a1284b9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728a1ed264b027257f8bd7de12dcb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3610e6cc42f41bb282a3e7204ac0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3fe85069d17efefa994ace926485935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347173b2f4ba9c48200450bcb25952c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947509fa3cf7f01915eb90b81ca84637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbb3a8a97c1e37f5686fec7be7e9ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8352769a38e64e6d096beff294d549b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cc9546581db5f4437f8e4da184ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6052bed6e7c7c8307fdb5fa18d77341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed691a6f85262b36d90c4c8b49badeb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019379b7641968288077c12dee86080043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078d4290a449d9792ab479cd9d3fea044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ffe90f1f16f0694db15e5c86e9dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00c7402f5506832ebbb51ec203cfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e958f417511383767751e5bbfb09b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754792afa6e4f7a2bdc7da8ec66136348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289fd55b6d0e4bbb3599357455d9ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae3d705973e61bdffcd7f95336df650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb86a2bc4eaf2f036698072ebab5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfc41501232ee80604d1d4c9385f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e89e65ebf500631b013306d837114753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4747513c6421fdc6e803dea68fae0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecacbf7fd7464f9e2f2eb685f637b3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2f2beeb08e5bfecf191bbbc9a5df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b13849d6e2fe5a0ebd8a6f50133c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f50d704afad6836a8db7bc72dd72d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd46fd77389f35057037c8e266d55659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf61763f55b17f1e02b265366930960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c09b695917f3f1685563ce67577be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154219c46e704e9dfba8206c32d367b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb39719e934876da5f2c686a2da4fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640ad9cbec23abfe1f2a5236251e6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b83a45677436f0ff7e993a48f323265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de322b84b58f28e4e289ca59ccfe37a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a4d9a1c7e908b63422185171197067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901dc58afe2b8fce8f30f03f8ca9f5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3670179265e08c1a5900ba78f9007a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee8878304384d965267592876548770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb97198894a807d4518be800072380471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd344e75ffa170f276037d327d3b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f82cb440da1ffe8379685389014ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2d6712b4d290d5984f56034e2557674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48dc809bbd82eaa2c33b12ac1a74275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0715849afe0297c457aae109fc2ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc6bbdb14cc75b1b95373219674d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf928e8fc595b8f9ea02c686db2787278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b1b1d1b508726139a9c5b1df8d0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c0e816e30b2e2e7f912e828835c280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>