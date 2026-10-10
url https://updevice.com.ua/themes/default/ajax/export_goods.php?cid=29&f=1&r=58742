--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6598edc4a0d3fcf29bf2b9ef7aa8691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea571900eee666a3beedc68d2e6a60d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9bd50fcdb426f306e55579b9cbeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec4e5bb128be727b7a14be6106b114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc27729b54520fcd3d4bd5a41be9265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e0e16cb43168ed1ba089b67b0a456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820dce1221655e7355f567e05a2c377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833595562d4c9eb36e3b27dcc637f2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb96de9a4faaf99cd10d71b91d3919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081f8981b9e3b65036f5906ed1fefd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97ff80d0214b9511bd3d5a999f76b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e0ff0c67cc5ad8ff94191e7c5fde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a61a2a417ccaaa304e819dc043e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58c3a1ec8a9ab7ca8b714abbfa16014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41743262dc3189761f44c017d4c5b0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33e2008ce0663c4662854add0b55e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ba8e24655c3da8ab8c96e8c2d78917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558650e4cb36c6907fc455a311e05b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50944b0e90516cfbb5266cf5f727e47319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27115ef287af0f7c476b1a70103565520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096d28f4c10e84a333bcc021a23b3bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fa85b5eefcaaac46f1ff55ae9b9fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1a9f2722b1e2d1e29d08e25dec2fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb762d6f18c049c905fd05de7cc8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d0e506d11d06c6f62bf38a212ba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835bc1e49d47056dd928fea4c3e25726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508b123b70927ac89d935f60dc692b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cfe3b00ade16114b48e443023863228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b345b0d4694777559e04fc13b210129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8459d0009d6fcc184cb44f25f9cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e498c4e86cdfe7b6903b94cbd9caf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65059760795a3db2bdeabe78c77f9db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9253b0a1aed1363a454433724d119b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b1551c241a85b0806342937869b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bf22ed1449d0389bf934aa5e7cfd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5a0566b45c8792c48c052e435ab0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b8994ef1d58a8bd5e74bac1d205037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12858a4473679221396b40db619d224138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9835fe6f13ce46250411b53b00fa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70be9be8c661db5afa9e39ef44335740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabc88d47cb5d9c854b2348d8ba5e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ef8229a5d542c5415903d031d5a0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a662d806570683dd9cff1924e5e5dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd883ad58d157c3fa713341c5822e78644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e1574b6ceafad895453482959011d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde2823b433c920080b351c84b0c61e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd292ae14c0fbb8b75ed229bd269747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd4be911c64353a0c6d74c92216b2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2454c3d4103759e15d482bbd6307449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eea54d55ad0b91096ee032e8ea57750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bad9445c5d370ea192eedbfd270b8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef06b4b8d1f0b13b4ffd7ebd6b1fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10617e53e448311bb0da4fa810b2ccee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a712591890792976b4232516b8d5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62af00886784e8eb345f234342337d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a26bf819d9f5d91b721399955790256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817e261d08e951c02feb7524c536b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b491efade42fd33c180b921f049058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d391744379a87366940e2d6db24c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcf21de393d52f8650b2bb8d359d1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f439b8c228ef1532ce6107542a68b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94853d8c5e479a953675251f967f12d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfafba5da490f8b645633991dff03663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440d77ba46c00bb5762b7ec8b206f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e04c127b3036f0648cc5f97af23f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bbcf29cea1e017b904408b6ead71066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814117deac7de6a7b6a7edcb819814767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ffb4bc54555aad8c29b1491e5e42c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3802d0a0bb9f6553879ceb4e706f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24180bae7be86c433e47387fe6e960570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b3a41ea8ff4e494d656d30bbad63271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2061d5ae83d6e31cada2fcdd58e80772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8257841ef623a124737767a7b2e8b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47093b45569e9ffbbca69c63f03a5a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad049b2d0bde53315e91ba8e388e05875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2b5b7bc833f27c5ecefeba82e0db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f239aa2025bd465517a3355d52a9fb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4960ddac6381cbef61175e05201578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b9fa5dbc82e098e95e7fafb805dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655717faffc3a2fb3f19cb1bd2165e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ddf196418b59f63e236f467520ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c284056f536ee59f4351de7bc0c5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d5fa8735dae63d1b137286b5360783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36ff165559f21899c2014dc4e2c5d84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e253a4a8ccf94d06e3665a1378b07d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d179c69653369540ce91ccc2ffc4692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb418fe89f1c71704a33884cb0dd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037f49ce7a6ad06adfee0a09fa24664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2edc0a0ecd6dc2de4c6ada72f27c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d1a6ba700f6e091c4c6dd16a71de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f76386f52e5e947b4a16cf632defd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18c56ec6122b6a7394f0d44b730c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ba79c05becd6d589bbed75ccc6ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460fafd69260c6fdb2f37a71674921410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634411145e295b73230f87f461feb4a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902bfb0a784290be878b983475f02d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1fb36cd71be7a098988929d1f1b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a8613d26f7cfb5d47b0deba2b37614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9386f1e6ee452411bbb3d3e270b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb354372c484670ac3f67dc66cfac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170c796c449164ee1775f30b0911a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63427acca8f0bae5ed9600e24abfb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339fe03ed0c2068499ef5ccb350871519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78f2958278a6ea14e98c4d5261968a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea4486a8aa0b3a2cdc3130b0de393a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5b6244569c969eb66e58023752f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e79a30be4f6be173db1acf689c68b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fedff0634c8585924b72981af7e9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb80e1012cd83acbd3e0eca8bbfef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04753b7d16365d76c1e0fa6b55da99526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33fd4cb617730f6f88a0c73bc938c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971c9536b23bb8472e4d7e9b27773c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940435b82be6819a7bde635df02ed38d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d3a33d55fa8d8c7ece495cd5c1e4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f2e37e337fb3c72ccfdc58dd923f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf47177940e81cabbeaf2d94a7a7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed74dfc2337bc9756a47bbf4b3b4cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea37cbfdbc7cdb04610850e8cf42b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6071a0a7ed9b1a8633078c93dc208e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb275f57d48b7119ed4d29d0557ae0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16c940ef8cdc990e7b40011a2c88c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739377a08c0cf3810ab7687daa1b6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c8288ee7199854a366e241ba958bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223f0dfefb8a2eea3205f4e8532b39240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0f2fb34b5cf8c3ecc9e75c06aa0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1523b68bc292029418826944273ffa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1345df953f8e265ae3c77d01fa13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1009a2b7fdad6a14759a9bc23ccc8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbcc9eabca70419a0614bbd3fd369a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f5649e7755f2cf8ac606ba50e4dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2c0ce41e51d4c50b17893d7e6e2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df6fde4335f8563a5bcbe09f5db9f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6702ace4fff5072e7c0f9779b820149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91587091112736b556ac5033e47676fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d9b28be059fd13239649548856d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf2737c793f38b2b45a2eabc7c97ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09322a7d09987a74cddff03270cf647153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823950d2eb2c0aa4fcd739874f4dd40c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd113cbafe6b1daf863a866b21218555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d373f136403b90de0b1041d7248556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482508b719838acd800fff4ea5ab6d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806076c1c4562596a952b910c5b22a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72792285ca1d7f3a00a7fa8da32e0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf251726fa4f82800e1d25471f327960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799feab29555f2e679de37188c4522a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8697449e6b4b4f2ddd252625f745c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4f0a2520f8230ba0424e2215b60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce5c9210210d75cb62d6b535219c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991982b04dc4cc8c5f09183a19c26465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af477e0070a124b4037126c8c0fdf38566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105db5b24c50b8d6b892246ec6b988167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655949401e6f19cf3aaf179d5f2e6fd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a971738b75ee5350fc1eeccef5c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025662d077fcb2af59a2b3627c1b2ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cd5a1f3ddcb9108166f41b4aa6af371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd96d82875cc7cf064b2722dfba08c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b6153a7366844d4ec47c31bb61e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574973bcae217589487aaa27227b853574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb4aab5a4da5f06a4b1f8f6161f41275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5799d96696c56e893b2e9fcf691f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6d28ee6f4248ebc7da73f2738136d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b59d7e1fb737780625f273ef5b8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72b6bdcef579aa582018b0e19a13d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172037aa11c809632ff16bc98b27fe80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>