--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea00177a2bb4808c8390a65c082ef31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27f21ff9767ea55bde7d4528fc6252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523abaff246ecc804c6f445d2f805fd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e932a3e96d5a2b13732baad9bb04794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4505ccb2abf97559f4ab3d7cd2d9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb8411d702cca1fe16e9854d2199f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2896117cd38bab31dec10ede782ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7344087263e305552ea4a1b762f8f478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782676d38f4f4401f80c3dd0ca387a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403090cdef1a535fac31ca7b456a8a0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab66592baab10977de59360636a7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889463417cdfc634c0cec69618ce3a5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97874a47379fe5c78db79971f392ce413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83eba26fdc3d7a67fc831032d21a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91dec37bcfabb0f733c32c3742a9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f9ff59cec2236366ec8de9628c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650629158fb3dc91bbf49c921a259c1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365deff681faff071f0d8fc12da141618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912fb4a62128aa1616dc5c76d1c7b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b4375266bda33c08a01239b1754b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d937ffbc52db4e901c1136d36219221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcd08574c99e1ae1399a84527064d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b067d52a3d83ae3abbca6d50799ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e24eebd137e12dd8945346a225fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952e2ef093e2b5ed49dc5df32f9e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec57eacc1c7d17a83f19e6ada09a2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b44ebad905ee1f97c98756c6608827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22ba5f487825dd276d916cf2fec0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff15fb68067f679afbfaffdd08604d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14407c11b5130ec97689864c892f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f2d749ba41e313364f7a0c22558431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c18671e4451f8a45e7453fe8404232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a66922f7b801a58d7f8d80e1a9d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0600482a062126a3ea5dcc94be0c15c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f513001c463c34fff43422b1d00f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98378b3cd37088ff7067a63d596d8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fbfb833a19603b8599b0fa5350e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850cf1a59c5a793ca33c4a1205157838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac797e40876dcb7a8bd1bad814d3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61625209435ad185e6f00d43890a77c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f1df6756665a94eb94dbbc478f3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfecb096830d8bcb76fa5f522298e6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee96f5473459857c34a33f410ec8b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3510ece78c20c58602e687e0b38ffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fee9dc565b7e09f9d0569adc3a29c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37235fcde606be855ca98fac3081c0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd89a140c02477bf4cc7167515663e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae02629f5cc18b38320db3e919d841348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ce293afabde5349c476449731d68149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aee6bcad7035234c331ab7331801f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f9d6341b65f3179655eb3f9c0bc0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b40732e434f6d5029bbc08710a12f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00458b64ab052e1bc98dbd0bcee69e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439cdac4812f6b0e4af1af8302ac5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f684efbd5bc374db1ab623ac4e352a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd52b0d5d2fbad9f8a87852704c8fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834848a80c6db9fe970d9f16064926b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54517f8a7887537b9e4a97eb9d253658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8731bde9b804d414e6c6ccd379d7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc343a2b9eab8a8da28ae2ab458b8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58023955fdcbd09305d92d35e9fb2eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80afd1c5178c2eaa147f1ab067ba3f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c9716dc0ee17b3fb1942b6e6d88763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b88b2b71551528bc13d153f6dac3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052567023de2f010d08be879f2e0accb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21f1ae89a9ac1fcaade91a1c6847b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42395eedaf8f2e410add102dbbaece6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d72524f416b7275909343919839068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea896897b0b4a1749b08b6324c1263e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26339df63d5a8056b3116233c77aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049a53cbba489149073f147657eee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c116e34f18cc285c65d941a6e4f92972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe58deca57bae553229f4d0a97a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b68939e64a53f025baf2ddaac3ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b6ef9dba680de90a1df73920753375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0564c4f6ed967aeaaeced02b25b10e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447e4bde9eb08cc11cd577f48fa98077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f164ac70e84de1a7f019168156b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead46ffd09f66fc0da474940b75b0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59432dadcb16516b1d120747e81c1b7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9061738e12bf3381ff6def1bba6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f74cdb9849c8ad2c68cf9b14eb5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a03e2b74795860ee3bd78b5f89f61a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea48b4f371cf3cdc0bf0e7b11b28e84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e31cd54d8ab3b284a7de29415834b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124aea69c135657d07bb8baf9dad812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a73017a20ad59d2c2618b92dde923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28064c94e032b2b2c491a4f74af8e2914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85beb77d7c751b5ae303e33aea3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1670b7e933a81e020f36658f9330c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed543b1312b76ae5ed76c082b9050237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7323885c6bd9f7de5474535a958db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c7aa7388d5b810bd7ce2995ae92b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3402cddfa7d85b5dc2d56eb1754a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda33c227bf6b7a88199980afaca43411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d7a6bb97ffba39004442285478a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d5df123df62e5cea60af7ba8c14f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569f14958ce48bf32ac69a27bb506614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6aced2ad043481cf434ff4a650dcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c5288b8f441f10934974291001adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5601b8d9c7331576bc00e9018b52517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6342eb22903d9f7aaa464924f982d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446cf6bf1d5f58ca74251ab9defb7a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996cada594d88def90601530ed8950920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46bf29580c869b8d2250645d45d12f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317fbb971df7f6c9e2c70916610961a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9dbc87ad7d370ade870a41e3ff80323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ad0ab61ad2ed88d97e6c5184d9a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba49fd20f0837f37207fa5a851eb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda29eab64fb7a7330de21156d094a7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc9ab080235e8acbcbf42b6174f7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c40b816364513f6c248de7aae3e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a430fb0cbcdda5c98b59573879f4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb030c9ab0621b45bc10e65759552930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e403fb8788d792b0a9b2628bcbc60831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6176f2531ba503f6058fff4eacf2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac24048cb5b63de838785c7c31657533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145fdc94bfdefdf8c4c1e6a206adb3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6b4e505af6c1af13d94a4a63048d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb36be78737b3bd0a3ef5fc178e05236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1817eeb4c3bfea8d595978762a2f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3712150410f7e594ba0663371e2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11dca350801da28a24736c0621b06939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1acdeb464712e23d7a800cdbd65040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a53245d74b66f5c9879739c7b527241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76668c3c0bc2b63c12f86f1f1e444942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7121d5c5821a7d1a1ca425c06ecd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396cc86d6374d6615a8f5cc9b3000844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b950bb45590c37dd2655cb0c7e2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cd0110ec80a6b80df7cf69404f55f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c9a3ec77fa9a0f1b9ce925d7f2fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3bd04404e3c6f36641e654a4df22a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229f4f6ce3e1dd36216d2a4c9d604b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728923f6d9e41c8bbcabfa98fe7d5e1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979ed48b09da12aef943f13e030d3e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1183feab3aa7ca3fdbd3623b08fc5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d08f68fdff65da8d2fd625a47c8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e262e3213f079750284927ac9bb8a8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fadb31434139511d35aa15d4d502f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b94405071fa695d1e26f2d3fc58dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71331afd15ee9f287d929f0a8e13457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a0dc699d4037e67ee3c7ae2a34e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42c89f7c45168cc8da167b3216e7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991eaccc06a09ded9192db68263690660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e5dcefb1f6b67ff485ec161805a8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae406fdd954df0935de67724f0bbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf6d859c16ac9fcbc27424a3c475663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf16c7677c34c5c4b822165409c8ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb56f36e795ea899ab49e5773db20665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a286261d29f3ffa68989c5826f7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363270f7de0a5ba31f2caae202899fed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ebd2c2eed1c4e075863f31079aa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ca42cee0773f6080231797c8dd2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76eae6f3d7c5a333d2614786cca6f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937806bda861fcd58b410e0ed78a960571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceeb615bbc4b5fd562485f817c5e1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4873fad07ce26373cb7f73d520e33b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe22b92386e1990a000f01b513879e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee44170307aa24c59e8d53cc7b5f8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afaf587e4973965a7c22447c1b517576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660ec1f2ea80ce9a655a8552e1745977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f0df03240ff537d59f5f036d4e6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b154040cf056d084700414e71b8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7330c47ce3aa34c5a8cb02c9fef8b580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>