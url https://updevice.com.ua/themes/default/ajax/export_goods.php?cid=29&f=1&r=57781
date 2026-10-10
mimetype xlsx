--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09a1e761d9155a150cd91c19b67121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a20b96dccb6c7a5ec8f6acd7a45ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd01bbaea050774ebc07db80c2ed63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b052b43a46235f079caa083c27b99e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758457ff7496522536ee7aeb74ea125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bcb98c4becb930e51b846014048db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da80d373eed834c540e59c04837e2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf23d8db1accaefff1f2e9158033e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce876e61bfd7a7cbe22495484d4d0009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bc3e188250948928ea23677e99b7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d65c7c0695bca9dd24ebf54ae3fb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3526cf1edf7dd55df4aa8f32bfc1fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a356d56239e3091a571e59ddc36c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d1bab49cf91aab5ac8ab261c9d9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24ff6938f056fb1c7918acf37008e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f7ade76712ef44a7dddcebf3057e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe1f1d5bd5c60f5e988cec307401517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab202a7f89d0b03c86812c100e4ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b4a802f8c0315ebd93f240ae8c64219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c112d2a5ad1e22b387b683297ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4845a86f9e19eea90c19ca23647a2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c2fc90d4775e5fa0b72494536b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e5b48d9b8931ab307e1041c1b1f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b79f9c02b262a2d8c37ca4b5d01f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dab79a373666af28fbdf934026cce525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a707e238109a9ae91238202fc4fcd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfbc7ad3f7dad6ef149e6788c18c6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b830081a778383456993be38808828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05e885b64003600b9b2ee54c9d5dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa77fd5d241141e649daaef05654c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caad6cfde15f91d002415f5d06e88831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086b98c08349faeafba468701e53c1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268ff4ac749542304d3c55733d83b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b456bc583c3fd0d1663784124f2c2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5191866001d190e20dfe65abdaca95e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2febeed563828163e070c813a308a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d3ecb23370d50269ae82c5b5251737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f716e5031486ec3a3d805fa1743438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363390ee904cd2ebbf37171a35d8328139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0776c6930a2fb9a9139a989d2ea45d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f9c20218e3ea4a25e8d80890a50a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51e8beaee480732e989ac51cce29b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97427698ba4d57839500d75d015f811943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4369ee66ff7a10aa75d3bffd2292bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011108285efc22b23858087ccf2faa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef9521d2d1930d24e0ca963020f3a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89005048b30f883fe572ae50f143e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75cd1f38a85320a5db31b21b66561e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e304f780518198477b60b564655249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a47f51995eb80a58f8f335068d4f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d721f54abb15e3f6aba50c53da9dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db91adcf29cd11160ade5ef6681790052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc1911232a12191b614f548c57a0ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf00419c6ecea429808a86045439154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a3982cd14bc1d98aa13ba3cbf15255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d516591a1990b94a369af01de9a66656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ebcd2c2caf8dbec1d9f918d08fb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee104fad399c7dc4a37aad76a970f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b64152b5459d9f094de2802f0272e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007510c015b1260479fb0ea46e7c92e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f7a8ff9ae9f4249e6318e6915c5f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907d1f74cf9545e45f1c608240ae8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49cb62771ab01999280828fa3df2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368874a5dda0c4acaa30d60c63db5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f5a0d930041bbbae46e92058026165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856e007802cd78daed67bab490c52b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf083a1e92634e587de22d346df9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058a624753469e869d3674d2709c1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d43a00c919b29954bd60af23a848d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28fbdb96e3724e3ff83986c791981c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b12d5a7ceced63079ac710e42b76671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18f0152b80c4968031a13224798e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe69cef5e5cbaa54a9560167206dc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e758ef63e621688890c9534187ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7b280310c6f83dd7c9b4c6e44fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457212e80584982e27307ca1c6a95876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5fd7f8309863f12fbdca6c1eafe5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cfc9cebfe26efc890460a3c0fcaa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3591b6eeb9e37bc2306a34c820a8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a45c3746fd48eb3bd1cd596bf78ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda20276a1306f4f227c266a70bb82ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1616e422bdcdab8dba63a6a5f1ca8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41deeab9943387465859aa418c138f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b5dd03e45630d2fcddc6ff6ee54184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5ba137428cbe0ec2c6797d8c4853d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c40b80d19523a2ba5dbb7da0d86f572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e6b88a6b0897d566be3aea06f7f853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db71e7c9b84313fd4a0768a182e0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf273f26a6424be099da201f6e90a1395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11392bcfb7131c1f4a1ff93515173316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f8563c92eeb1b14c8609a07c29527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544195cc7dfa643b90723547b2e231178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b5526837a614e11a2db7a834e036e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331a056be64cf23c6f84375261564410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beedad274300689bb14fe79733741f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dcdf14de6526afe2a6a11596a5d5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd5e9ac89bc52cf400d03ef5cccdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd8737d4c8ecf6820c3ca47edfdf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083d432b0c3d551f7cefaafafaca03415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3af246c5b06e29f37e6534fa73e3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b52f4fee1dbf376e7129d1d1a5bbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17571556089c095b337ee9553ef880218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a51017f56524ce610ba2f5c176f7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f11451d470356ca14422e5138c47ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc388493bfdb1a618ebc51263219cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56f208d2a817583dfe087c06f841a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4061e895d86c097905d97baa43861323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5918b3257dabcd8c49d7dce979a0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a91697bb19783481a22f62d64cae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d2aac458b67ecc5ac6093c557b9d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e514901ed144ed911ec117712e23227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a175a22f9cbfc6b35c08b78a141ba8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1065d06e913d332075b409f5425b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d8a7ddcbfb855cabfd8efdc27f4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16282fa6ee89a46b0f85e91a53feca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef633f5c2e2de928c9a10f008550e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c74879ea5583ca7fcce93770526133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bd07080a36bbd98ca6dcdea0bde1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d8ac57363f1bc935a8a60f10ffa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa2697cd4f1d78db7f8917b53a23836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a15073ea4fb3687ce2d5e601a410437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58463ac2cf8430a2704be3af52a57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6e98fdec20d8fe4bf80ce374a00ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c37e1bc72ed5e562c0dce25a69949340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2230447e902627df03f72b4657296c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f941b681c605fcc576fa9f0091f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6c2f9c123eeaf02099fee86339c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e926dec60e9036d881cd3828ef3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc34f91d2c05325c04cfabe16d2a9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b543daa4f79474ae3b5505930ed4ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35b6389783e2872df3cf0a837ba8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20580b41db6d7b8a5e14856e08bc3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54f78715b89608785c3ee8c80fb52c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a565978825f4828c82261cf380caf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26a39977859f4d113f91117eb2b0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249fbed8145aa9d0cce371ce1a244b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95605dee5d79b3ec87de9254031e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a4928bbd48ed479a2c1f9426376f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a910c432839f29015ad5bd6eeb2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee261d5d7e8533f60a180e91095dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cec280e3f10de6ce892479711ffde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2fda5cc2ade4794aacdc4e69410b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f65ac32381c944fddd7f239fa89659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0ef36da4a266f82bb718fa86d89960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7532ce2d134c781e68425b7c0d8e01e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26e822ed1254a19f3a54c002a4a8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000a85c21f3794d4707f66a9f5675263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ad79b5d7cd5a1bae736369e6411f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668f72489866226a8cefd8fced6d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10882168c29f500b25fe11d3aa5f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d29ec549fa0455c2297409721c20467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2fe5ef867c4760755a4adb6ad0e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0603735eebdb7f195137e62e114fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7060037cc1547ca1dd177ee9a10d2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3090ed3ac000fa856f89b982ca661371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de54bcc02e387f3c74e72cbca73c2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4bbe3732e6ffcbdd7fd08399cfbee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25bb23068511df48fc82e66abc2f1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99937b443ccf9697c7571b8d01e9d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0091df91d71317817691532e990976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d60afda01750bbbac483156533a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713efa0abe2af331d00b5e01bc0fbc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068180b919d23b5c84eb4c1783e078f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a811944c6426bf4744e99e6c803280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>