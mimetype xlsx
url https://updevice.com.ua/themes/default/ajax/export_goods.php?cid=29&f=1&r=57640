--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2fa40531821889ce756abaf74db71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5a62a1e18e5228122560687b86fb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca56341901a6dbadd9a21784b7aa363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279713771ca58891321ba41049f24a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48513e9581e5815cc7e213789dd368035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b0c4389ceff766e6f100858bb83e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd14e9d6c546dd39a648a3c1977162e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e691a4673c1c9c5f872cf989acfd078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac6a99cb488449c76d05438494b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8fc4686bb0af7c82e70b0d384e7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76639c9bebb6efb68e3bca7979c0a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e6d8f5ae9b4490008a56cc55797012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af009d60d6bbf2b3909c10826727fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15cd6bbfa5f92bbd5f7b01a977c4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48be1deffbb8e213f7c313321ad1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1c5eca7ba8ded6fa79778e2c0233a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fbc75e3457e03dfad18e074a2c0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb05e195350bbbec103044d0339d94f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fdd7974c5cdebbe76112146f2765519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d7a2079023d3ba46d8312725c04d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499a42db7288b7ffcbfb798e5d784f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f7c623e57d1fcc9c6ca4d450fa9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5814d8ab34baec77f3049af38de9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9ea9475d6e9aaf97322eec811f9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f037307da0bfc863d27d3ef456061525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee56a885876005e7201aab33433c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55a72164ca22231f91ec78a22a3f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a90dbd68ebdc88200fa3833e8caa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a04ec268677a0ce4dc8f706811d2cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7704580f81f4acd077c2c08249ad7ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4452dd6c10f56c38b7087cfb0220e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad2d7cdafe7e55de1e011a5f568ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa291246cf5cc80a41c42b1511b35b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab3b732a7a79d1c7d5a2777839a5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c3f3aa07fd93ededb8618488623be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bce3ac99bdf2826bb4a1750561eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95d71ac7060d79da54883f0ff78a7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba27fa64f5de48178aedee8ee87b4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8c38e1907837efd149cce2b9d20339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c2306694db1d829540c953abee80640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e92a6528ad75b1297ecb2fd8009ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d7f5b1e0e4cce919028b572d74cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d41a32e872590aecf69ec954cd2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d2ce53645fc647e45cb193a675bcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466308e031104f4c0bac927224747a0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b211056a61a8d2342de7461fab1a2cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392279bb41f705d102a30813f1293bc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e2867db2e97008068c33bb4f635648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953320267a68d10ded3aebf4d68d702f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570cc0ca16fafe2997c8325f93eb47d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d066d9024e959e7bb8d9aa1cab1f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de0b0c85a824f5b33d340cc76d19ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d53f80f4eebf614ab6382659360553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f049ed5f2789d0b1d738386016b45e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9bd6b32d81ff391a98cc5421c958155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a38f5e1b1b0c9b101faab8014cca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d7d0d784df4e0cd49f9d1a549a1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299cb4a7ecdce45741892de7926c7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ed27f0e301b43397f93197b424bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293751737f0cdf7df7518926761ee7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee80aa33be53224d9b1ddaa06f336661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a53102598792f3ebe9da77ce051e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f91c0ae60e0c3f00e1df704fb6566063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2a82772b56ba95cf315148f0beb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463a55de7eab98a24c7c8a3a93f663465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf3ad89c7ea7a06dbc7a7df135a4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6495e38b286b82c558c8ee56cfcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f1cbc59878ed47c439069e0d5a0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45033bff1ea735eeda8c5a09744d4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640c2545c38bd45bb59dea5bed57a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f62298da5e7938412cb8af52ff90c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c693a3f372ffd4515e62c4d5288e3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4c51b5c1811e408b068533fd9fbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16451ead8ec8db103613a722d1e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa96adeb5f0004f7fc9bf344ebf89375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344fb9e0c5df4eca11dca2baca82c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be4bd293025057254d7ec6f174b07d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a2518fb7ca4f6a146df26291c25f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67626c4cdd061fb40f156e0e8bc508db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53031f3072389c2e0ed3197f17dd34380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c86c139b14d884530d2f092b4daa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87aa39d1c5d82cb8ed4d7b402230c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fedd60192549e48e80d87f9f06afd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251bd5e3f1fe102b527f4f7601c93f84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba508a348f36f657e516f391726c611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f928e8d656fd93f03c06a872634e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7995e75565594e4f78b8d98d44da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022ff60a4ba5989f4e6324f102252084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da72a002f0a1ec24a756adf9dccbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee990b7c0004e09481ac1c625c1dd826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d1138c1a3bb8db1ca90bda6433897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435569a90b690e613e9ea30c12eb9e8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fde70821e9585c8bb77646a7593849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51c3f7fe4e48e7158e12a8b41551110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1a5c9eb50d889556eaae6ffa6bd6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91decfb3c27f1978e7a265a3e7be02c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9adb4ea59a6a2264b9f7abfde0dd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b82b81671faf517a2523ab2b5841214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f217c90d880ef70e4c2114eaa73cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c407cdb3f7276ede47770edb830261916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8efd751304703a2dc5a10910ab7ef917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8a2612c5b3695e4542b004da6af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546eb1a0aaa24cdebea7835d77ffb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce68e0df3941509e3fe1feb6ded3ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336ea3f86cea217d4f8d7a9b22d767f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5ec9eb86f9b6662f944dcea02c9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637fd8a18fd68e24203dfe2779256823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e9519ee803604fdd68f4fbe62e8fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6632b9ef5aebdbe8d60557ee3e8d3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79019241c263d388e1a9ba82aa963426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb83722e6cc08049d5e41a585366a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77134993e0bde7758b27143cf6a65228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac55a394d286914f6d9645ffec56e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a837b5b9cfdfd9556c772bec52743a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc4fdbf75899203bddca30cccd2d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73733db9c7b649efe2ee876a3db2b1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2776d8e206a977e01456e5157ce57c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f1e7e157a422405d24525b8e588034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a728f08d09fbd6ade7b19b68ecac535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893ff143a25965db391b69929e2e4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a6fcd8a2f09cceaf83eb80f349ad537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd642bd81d043e80d9d81948fafb4b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be03f917418deca9998bd58d39dd3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb789c234661d84122ef55bb11f71f6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e69194a576f98261a1b889d88ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231bc47fcc8f03b949400ef8c192e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75aafbd629f19867c47b132c8d43c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10fa928e950b9bc907a24c6d92b7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b4d45154064af0d68a9d45d17c1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a495bdeb694789f2d8edfbf3dafb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707f75343a3e7349d83f76d1dc610f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614a5e8d94cf930e78ebe7c761406d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e99a87327acfe06e45f96855bb5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4761f8eecd95ed836f5dd647413e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d117adce9caae5362011af15737651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16b3a438eca5d987b6c3d8dcfeee252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e9e1548c97550e72e878545e181053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35340d353c165ca9c04927e0bee2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174114ac9cfae75cfb75825d83188a3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f51a68c5ebd3cbb7bdd6c48d64c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83836ddd685c1ae2eb9ab8ed6472d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a506a8e8d0144999cb37073fab8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71b642a636248a4f1b186aa2d066059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fbfb1576d98eed160bd850bdb958660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e14735ca4b3f8f98db3d9a09cd1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d809d61eb19f0cac6c8dd60422ea262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c5accf6171b07d5f8e9046d5eebc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28f57471d260d5670f7a2bf39f41564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201f5fe20463843fef72c19d5e99af665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87af99d35715b981ab1490d7e81b34466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49609a9a672767692e2e6d8408fb956d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f158bde654a53b596f32f605aa4ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f109e052cd290aed01791e4b47644e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32cd08394e05c8e57fa9f1011834c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f06c29126e6986df5dcfe869d34671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a83d9bffcb22dc4f9491ce7b5c7c9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae664c15c0518c1bc5e777c492afbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e341b1203880586d4f4d62e2a1ccb5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9f7002889c56f43ebfab8fdd846875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bea0f2157e465bd5b2831439e3dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fea886230f20e6dc38e163531527877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339afda6ef2acc868cf1b6726f7ac8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b35ee5b33059874cb3c734cdb831b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0cfcadb3f97823a7b6b218f3408680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>