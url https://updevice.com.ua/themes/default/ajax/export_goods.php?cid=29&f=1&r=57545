--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce7499711e8f55f2cde22e42b6b3d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a193a1795369c98bde89a264ccf402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa2f3072530738aedc8a856a2171f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1efdde994f0aa724eebeea8350724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08986be4ca5d6294d7984bb7218dcd0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b02c1abb4f95fca74eef7dbb70126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02b2b2e15cf74251171255655baf557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170695a0073e484512d5f4af1fe7728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321d04cbe443995bcc8ea063c41f7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c51c2f1b411b9c05bed5496e9b77f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22860e26cc9555c3cbcd864cd6c854411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39435fe62804f7f8852cd75a8b21012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f23aedcaf48c5fa59c4a1ca149a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25457fd036332a2c034e6922e2729fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee33d494c7c634f6332e14da8cefd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf15e4c8263c5181cc33ee6e83a6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51fdafd91821368a20497f12b4378017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612fa990d837b5af6c44706f52ab6aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62bb1ddddb99c31c794f33aa33d7a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ca2c4326d4f8aa8e1a1bfa0cf67f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdc53e98d24ded3d2e66d3b62a11f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb92b4d1d04af514f0ebcd1fa318022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53fddab968c0b051c7cccab224fed823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec48b0db7cae5152f3138af5ee8e4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f3119ea055b0824369b924483bf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f28854d1d0f1338e9b1968d24670e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab490aaf8c9a0c6eb874938afb5f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d0dea1c081a92052b6d4571f093128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c522c6f6ea7a10be3d62a972c91f5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa603f8faee59147fb78238423db21530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f7a5a7508282e5d201250b08035931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e645ce2f314a5185565a1d931b3b7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f923ef59e6c298d54928d6db84e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0730cc5997d07b2e4674a726a1eb02a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb345b7afd8bcbfb6c72f12933dd1c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e88b73827532b1a4ad4428609454d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854260537e1de0b5c2a6571d3fff97be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d3f6e506fd51537dff7803ca68f7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a8929ae91ca3139b6cfeca963315d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe6b7bed94c6f80bb49c8cb077fcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577d0223f44bfcebc4f3e4e2456664f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcfc91b4955715519e4c76579ce82b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d685c8ba1e49f5cd6a0864f4d23fe7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8208de2734edea69d475d6bb29182c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eee01188e184c27ff89c1c38942f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084edd77c4059b9c7cd274800e2f430c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371c8b45121e446ede6a181f21764647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea82682376ed2a6db2f094c21ae9c9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b71bc5e0aeb3a06f408bb29ac2d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c243bf7eebf3e9fb1b50550def428550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230aa1515b519fc53609ef3f6f689551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3bb382f458f277bddec6c682e9aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ab19b16ffc0ca36fc068720d52fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377af9cf9cefcab9d07b8aa775d713754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52442d8c56d89776c30769222eb197c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b63e65b8373affb90e2f28fdcc33756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b90edc7431aded6be252e91d066057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bf98ec076785b38547b5450b1482f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3c9a3c88a08e5f614aa5fc42716a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c945ece15d1abfbe40bc6b2bd19de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a64649c9ae0c4d84f6b2a6a4c088061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500900538936417c23d0a517092277a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8206be311c005b6482ee065ab4ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22216cfe177937bae960198f7c3a84064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99392a0ad8932579e9139f07d4c429f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445209c154d3d09592e05b49003cc9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7866f1a21e39277e3475953c8f7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e864c64058899c0f05ac7326fbf97668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192f0f90b460730775a2be6b60492c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28123a8b855b74b128282a35b3c4170e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d913e8e3da101575e001c49f6bf1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e37454476d9f04dcb14dd58bfe0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f77b149c3af36db9a0705329b61d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5267ec9f288ca67909fcbf26546674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e51e865c1e53ee94f6b1d6a0d67ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae00dd5f105232aab9711bb0fa69b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251068c82e4d52c87b11f4d09394f58677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a6e0dd71dabe42dc72227537d8f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8fc2e6d273c199e5e5edf118d53ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf4d3a6420387d1e20420265194a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229019dfadefbc7b9093c6971d688f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9177fe6e555aaf14945cf8792707cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aed44e6e7fcc7752f4b75c204a7b3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3821a0b1d7e1179fe9731d57dc0b884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3a80319c5aa5306887799cd643eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f94f250de1df2eaa72bbcb123173232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a604e1862a60e46f2574429974912c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0907fb2fa95cf15c9c615e75d8bcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d2e75f8b676a74ba2e09f2bf3a8d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c626d71c0d0e3601431c7c632593ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aac1b685f9de87e4fbb4a895ded19c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3df451870a5c2558561eeaa85e8038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c76fc95c6dc558885442898f0953a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21db561091d17b58b0172fb2cf73e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535a3a5ecbfd9b9ac50330e043f402b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17afcc02b809a85bacf8118f9a9ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b658e9da649ad07e3e3344b356681c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502629a4f49a2c56afa095fbed20a9a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a083bccb9da21d4a1e1f48e2d59f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a7388480e9554d11245870da3ca916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb344d825ac299974ccb3695485f09917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87202e54203c9aec33b8cc791a1b6df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4306434752ad799ae9ab0c3658dcf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e063cf9cefb8ddc2d9acde23f7e35cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eef7f28507c64d4dc1fa185abaf1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a78235672a869b078962b93712f37122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae042dad72dc4dc0c06b1827724292a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f401d0d56d69257fab88dbff7d0a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bcab290cd62a353518f2c9a2cc9f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e520fe5dae111ad7a83cfd54c1fb8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde49dfe7154dff241f353945c508a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11a777f4538ba93cf0af652e9cf96028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcd60db97263f2c000a952c53a4c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7f6d8a88f5cf30e0688a0ecdedd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6066a9b392a06a0d76ff9f8c43e1ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d67c3b9dd1c93ae093dac32fb44f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6abd9633fe7c91c2165621c8a14c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb36f092de60e21c495d611af56688a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d790d1a8da4566716af4e1abc69c6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d2cccf24b8f660949815dda8c47b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c781c0d3756313c3795aa011419037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55aab5fe6a64655ce67ed7174ced5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa3b8557c42f0c4df161878c52c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc4d802dd9afb49e42f5eb16dd69f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b9a641d691692c58b2d14fc7306c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9685096dcd93e14eecb8074d48a50242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619044d7997d739b428e2a98c14a14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aef8b131ab404bbe4463aa7d252dca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd707b8a9dcd0d7dde30fc40ddc80bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125707f3fd1b45038c6e72178dfef3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40e1993b2f9a3a65528d23d8b6c50b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b9fbfd191f0e683b4bd4bb6bbbba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f202e81436d52cff14824237040bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f2abaa7b3b2e4b4057f8013bac4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d98a551bcc00ec0c6b7add64ac94351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070759cfc411098316b9258aff69f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe8829468a024c2f56908c31019ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d73a60cf8c67deecc9f6200336b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbf79774f65d6afab09f4719a48cca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ceb2136a0f305d07f5ff44d06750f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5471e0b56d91cf2bfa43cc7787be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e04852859f531018862345298c43c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bab1997dd2f5d9602737e380aeb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409927800162b9ab3200b2e83419643460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c05ce8c51599e0fb3aff11c3e016961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb5a6e1ddf36657856180842bffeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948df386b6c819fb77dbc9c91984fc2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced39e48025dcbe8eda8b6a58d3b4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81849e5e1e21aa2bc34871888d174f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d48ac6bae01e4d6ca014ba004f4c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31c6634e0c8e0647986b5e23f37c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c7f381217e470c2fad2656aff76e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158a9a35212401ab5aa8133248fc5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63bbe406da91ec98243357bf1cef3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ffbc2bae4a2c926d065b054ac8b0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9248dfbf45e1fad5c41415c0c0d62172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0c007d66007004b708e8fad528be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87e8b4ac04342aafac0adb36aace4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f1f0ea4176c2b35ee689c2769f59775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc8824bdfbea984a876fa9adc402476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94b5516517ef991a9b6af39daf0dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60acf5d68abb4cec26e7f0e4c725a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2946c92f1d1761159e44851325ebf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72bff43c84dfcdad842d25956c31980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>