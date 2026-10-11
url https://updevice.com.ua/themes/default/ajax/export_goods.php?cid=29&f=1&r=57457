--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5d7bf3cef258c3ae4be0d95680221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3fc2d1bb8cde6ea351e5464081662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5d63423cb77470833cf039c5c09a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619194bee38c85d6d201bc7389bd5994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032d400af779c43c0ac8a0b82e991805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cfb08112f0d53ebfd54528f8b36f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee0328858138bce12a6c9bfe1cd947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487e89373fca159571f98526cf68748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d25fb1ba58cdf62572f764e11eea59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764dd7db29117235f95e91817b84d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803872f40731c1bf505f585218fca64811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5aafc78bdb53c5ab97f52ca20d8eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962deff91796d9c43bde9a10141bd8a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc8860b2881605a93b48ab3d2d50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da696b5f7198e38c380160b55932a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23690afd6ab5850836e1e63e93b9daab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeeb6a3e2c229d71a2853c5f4a01ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e50abfd0aafcbef23b6137b8ed4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff39effd460b7f867aee425cd101419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7797ad1a4c0d685bf08cdc62fbc2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148712764f3f95ceca1ab9fde4c6ba5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d6a3c83595047334253772dab39922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f0ee74e1e78410b878a1fecb0fe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042684c1ceff02f21508c278a431dbda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4380ce070901cadea4a91ab8ada99e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd9686f72d708b40561e9ce2bd46926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10108d9814f0c19150d0fbffc2ef60927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a40f83168b932e56b2a57a41262728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd5ffe52a8f68aa7d8e971b5efb87b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22a95db15a22258dd934d8f1a2223930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015779b757acf15658d705b002fadc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bff2b0c379ac386003bd94dc0db3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005caa5ea71da2f48b7685f07253b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0aff0c38552b98233da165df22b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dfaf92928f477f040e6facdb6d2de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d28539f7d5d46e4d7b5c3ab51ba3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d042f5335bc269f3793382fca5a5e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2ab548d4a83a88c4855faea4ed62738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa375715a250e3778856aee99666b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fc4daca35a00061654387f2a14ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b75fc4b39a44307d22f6b75ca33bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9ad7c9101cf548a6c87e1dcc83a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a877ba21d06232380a84f1d2f9f0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b2de2ec1dd47c07ffc52e0b7e78544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c272ad575b6042476e6ec64d2398c9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d40e5a5b670c601ef7823028ed0e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf63b778607979e3594120b6f235447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1769316c8a0f948ea480261e387b0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759526b2171db2940de27987018972d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e3664989b24e15d28f3d244611c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8c0d7375fa70eebe1b7728b3436e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2ee6773d1954e7a82d54057df58252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dec5fb69b272846fa3f4930085bf9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a916de588608cc5c54981a62b44d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8f6df0b396247770836b91b495f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969ae3ca573a766c1c8dbdd4385cee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2cccb9cafa81451459ce89b993d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebad74c4c3e1a7086bf9d075795fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e2455c88ec28bf1a1978745ff57a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465702c043817c0194992007332eba7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac7eeb767a5026ea1c806305805fa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de82aac1b03be4f78b9036ed3cd4a5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a4a326cf9db5ae0dd71481f05c3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bed79b6fab1cd915f4c3eba9a81a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be67fa148c8cede14055f6b000d84265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e0b04b5e094edbc978aebc020372d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e0b0ef17a46e1ab3e9c2e2b2ab3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00785462aeeb20d18a8948e87ce1f36968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943dae30bb5a4bdaeab6ecd0c6ed2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8a1648584bf874616b4c2d52a28e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca527a070e02d4d5879e7304243c8fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26540b15af3adeddea7fb84c1fedad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e49c1566860ad4057a076054a3709173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d58cdb9cf42375e44c3ed801f5ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0be2ff51fb1035b64ce2e88b7bd9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f072b75a58f238a642316ddb9fc2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae7b7de2bbf5c06568100d199914d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8bbf0a7df154ca77a4269f061fbc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2794c29cef4b1963611e846bc387c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0541a66b3365ba876793c6d6407980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b824ffa7ce508940cb862adcb35dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b177839b4e12238aba46ae8fe506d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335fa1f1537f4dfb5145779335bfa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348bc770113b1cc864f451e234ceb6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee76f6bec5a2c53f6fa16b60f6b12423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349c32750632985894ff50f223dbca74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ea8ce3e0385b620fdce46f8cfaa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d4e92a22bd12a863700fb3ba714e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e821cd97dfa2b9f75bdb5b8b20317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35aaaec9769a6e6810418654e439a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcd150f8acf403c03cc3db43e11bcd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf650877d078b9b8b7d05f6c15402d9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b336fccf361527f22d8db114d588311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b17e81c112783ea5e30ab98247a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52fe2187de3230841fba77a6dba5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe1fe7e28882c0ae401fe43f3ecf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d2a676a4c0821a4883ad7df2994b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358956483b09c9be4f2b430a9467cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f4c6dd7ed2e80d1610c3ddab8f7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15139b3090ad42fad325f162cc93b5b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7985952d715c2b5bb49258c0ac17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10884a07bb8edeff35f06e4be55e50020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c40fd99cf4df7195bd70d3206b22a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28932bf62f4403318642c9b4be9e6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369bbb4dec4bed1102a58c791703b8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855917d942a13ba2db91a27b5e84780b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3d75490c8a0e40eb417ae2cb047625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4effe7222361d60631e19fcc6394a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6af70cc05eeafd05cca113f53bea227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b059aefc1c272e52b85ace654d9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772c409e00fec89f7b08a8f218d09db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee30344fb5d4a909c42452d77fce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055ceec534035024d963eef129821231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694e617e374e1df8f1ef6fb269db7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e77e07b8e91b94336cd49cc1445ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde455835d7bc66a1002670848b3dd6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922c576009abb84df6d8159401fcf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd29ff9ff250963b4e13314f8bf5f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1223c86e8d8828a9e49a0560de7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4131c3ec2b59b489b89b2466c0f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c275bc4ec5df69b2c9612579d79839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a4da4ef6f815ab39f6172ca37ab5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f4a12bdbec1a13b4b8af10b03f59c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1ec048afc900398b9ea3e365edbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4ce901265cbbd34cecfa53e2010943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37d26c2b2d206e151ae2e225d03d2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afce7c2bacff96f300fac02a653b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee13a9550fe4fadd001bae427576fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678fc914894ee39b324c5753352ddb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e03c4addd91f0c278aa60a8d0b3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157704902d9f3223b9a805865e0cde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0823bceec5588b41d66d6b3e6346c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f9da74fce3967fe357a3d1f8285451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5f32ab7f9bb95078bc5ef45572f5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e8ae11ed16d07da047f187ceaa3ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bf5f225f46630c25765b1f90c2dc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b782e68b9cd1cfe8424e0797c2c7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fff444c487aeda7b60042b1215aa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a41c0a2489ea93304316d3bf8bc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87fa865231b15d5cfcd725ebb69c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec81d3261b2b7aef5346d114007f98d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261ccc297865d7d18236f2492175d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190479dfb83fd0a8b768230b34dd7c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911105a282b04242287729452c62e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e5a9f6725ee6abeb77c028ec45b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ace8a909fb04feb932f81040dd4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328b534f7d79bec36e3489e644fd0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de153501d9ede363196110b71ac73366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e059a6e1e3b6996e7cb441b09049f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d5909467c4f872cbff75905d9a96b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e591a9310d72f739b3ffa0879dacc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf186ab2e5013487aba011cd8ded58db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7833affd28278d22d407d47507b14271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228763f4d837c14b673a3677fe0929a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da2a6d31ae4f327816e7bc990a92d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3f86c252eb701aeff5feac1bdb3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c51a40a7321a75f48b9b8c08c2ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5a7579ad1b7180427fd3128f09e2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47eb28397fb73554c3e460a57fe7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a94601f588da725078cc624e45dd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f24a05e804742868c7f13e7515d41679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a086f7297f633cd45cbc8a2a5b44a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>