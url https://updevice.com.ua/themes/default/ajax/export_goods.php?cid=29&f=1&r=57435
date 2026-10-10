--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d947f499e08537e920af9627c87271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918467466b7546aee6aed576eec9eb0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd76520fb15071c9005dfd1714dec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9341acd9bbee05950f3073569978db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9816eab98cbf027576f18518e3b267e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235585a2d95ad34dc911675911c38b4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad4c06732e662b579b5ab0253e8e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30343a23749f37e6a68f287992182408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0002972450c82d6b3a04fe2afac443b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fceb010d23758ef15690de7d761e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081adc5087feb4fcc70812dd6cfb25e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c69482fa871c4723f76a0ff4ce1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb71fa3c11ef1cb0f4401d447c00eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38408ad7f7b913f95e7a514a1fdcd5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2832c267a05407c2f8e7b9da019a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab8c0f9b1b48a3ef27a51e9d870d0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408819e8d38c311631835d5119d81c7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c49f1f6e45adaa5cdd2bfed85d1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4d3e39f4a3ab612844640da811a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae128b61d381e2d8b62018f79c40920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e5d9fdd7b9dd7beef56efad22ac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c2c7e480729888f2eb595bbd6231522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a80ef90276cbcfdb5d73c1fc7c15423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf90f1696d774aeca9f5d453ea9b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81842bd9c72e6e613fb44c441eb1c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf887e60b5848701d6f6bec970a265526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61340599383e56197b0f7f392b734c0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b2e6565acf09285327e7df8b5d73528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bd1b73d1a8c4ea6fedb234030ef229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25505c0524fbe38f9632bbc565d8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a794c232a43235e51ec59896f8c2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b76268bebd569198560d51dc954232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fdbd01c55c85148a9119d755cf62e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e46d634352dc3d56e21d762ca24b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992f1153c3b2ed0ddbec767d81b0c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231760308347b3dbda5771c30d583b6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd5dd5dfc2fc25b54538500bff801c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9b8cf5342b75d8591ed7210ccbfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415c53d0bede6c17e51eabdd083688339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0500f7823bc379235133b7c20969540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485b5ddc1770fc0d0db2e93b15c84441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0803166a3ce2eaebaa7cf8db0bad742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6008b43ec711ad70994f0756ea0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5fd712bd34ef5da3b7c86ff5882a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386f7b6adf835d73686601b152b8d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabfa1e106d086116018b1309a6569d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ccd2196d9dfdf4a9b4ea221269f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22066064c2019efea08516ddd6ef6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dfad8e1b471ff07df28aeab52a8a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b010e8a186258770c1a513ae027b96550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0270992c88f0d7d214829a372ef9b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f43ac7c8792e99625c2a16eb076db452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea617701fd809ea2f0a729d30e6163353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8541cda9388595b3fbd112fb790f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222d4be027c52a850bd12f15b6e7cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e73e1cb499954434282c20cda7c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339f6bfcc56b21dd08257c2f275cc6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51dc26db6ab596e2350dc15e2a7d9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d95d05d71ba2d396ac9d2e68047859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e7e1c6285872a3ef2cf2319ad4af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf1bc9fde2be2ed30afbd767377ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b95ae44e89b4b5f8a13880c09f86562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126f1d437e8e4056a988f330ac079d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716019fe46f83cc8d5d300683f741864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337910c00e1d6d4c7bd2fafe29c7f2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0cc18d2baa314dc81eb40da00cc9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db85a2b5d7b0da8ea5a93ae89ba9f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba693e27bc45c784573032522037dd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db443290f6a8ac6425dab734d2ccd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521b526f9f3f0da62062f5b8a9ede870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65c78d311b81084ec598864c7eee171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc03ee3e424978052d55e5c5c754072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd5df46d3da9fe08e21d2f4cef59a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f291e25b94df89c26c092f478545cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4935138fed8266db948dc1af6daba475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e68727dbc39054ed09b37b8cb73e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a48e983953cf392491eaa5f4604f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951024800865cb9de2377e7661301b9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97991e759b9c94d2fefc1ada6f82a1be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398490e4bbea9ba81f02dc9c8b569bd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e66d2bc3194d71a1a0933906bb1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827b0139fa13b1d61cc624609d8129d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2a5da6c538ac82efae3be2f8518f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e58d303ef15f4a3aec1bafb6d04a84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac9746d263e91cf8b3e6a09263c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200d25cc413f984de09ffa12cdfb1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3d25bb7f08450b0c4cdbfd752e9ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9369e42f64319efd9e1b3a4b6c5f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1bc0fa63a0b5e97edf8bd8476bce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a14248f8ee8612441ad1c4d5e3f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cb806771b8723958693cb425b6fcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e6814bc4df41c993a35eb9fb94f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9017eb012f707d76f6d13a6433f449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217ed121d36b855d9bc2c0bd3a4c5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9390a31bb6a1e3f2c446bb09627611111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0be6b1ec7483dac4e0bd0198cc33712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cde7b239b65af9542703d95d5f76413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a63beaee72db05d6ad89daf65294c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc304944ac8c9278c2a711cfa01dad115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbcc6de9ca90d91992bceddcca75af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b6f76bb712ffc2dfbf660d4f3b46617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558f1fa8a3118b40a9b41a5e23b02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318219dc6e11ac7a0f41d0933eb2eb6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200651cb3abb9e546f84fd3e1886b5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d50de52d7ceb5f213ba4627d92bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babb5508f2658fbb0181c02d5ad8f8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7297c204c1c44ca7511aa0f37dce41b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b37a71ab85992f965d53abd0c678324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b73b317a8ee80f1a74e68db0d38525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e95e3caf3ed9dce69db1bdc39abbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d157b27c675eb14a2ee7d42c9f3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31cf274c6fcc3357c3b0e81568f08c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8b056270e8f18188fa35e67bf8bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7e2290e2aa9275e6ff21f9a6f324730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a45edde793531dcfd95ee7e50102831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d97ed657b7931eb79c2b7b6c6ae4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d04c53b74460dbbb5ff3310d661da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b64c8e240ad40c38631dd8d6f852534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08fbc6a8f979c52b53e4b7a06207735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807709134410e98cbbbac78895a4425036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb0f63f18b8ba58da0c3c4695c41e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c9151d192b6873b5ab58c617c2c2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee640b14531b0905e78af4ddadf91c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851a5f4293be31840809647be283a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0b6b760631251d5316dbffc9540d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3dd1560aa6cf52a585920500cfbfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472ff5c0656bade227e2f616c65c9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d831857b6a88832ff470c5b21a8d6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a584640234485c3c834f5fb76ba3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58884908e827c9fa43ca50e84ef7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3aa6120a8a3e5c112f998f373d97d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be91611a336dafd7fee14549e45547a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f43df6298a96cd47af85ac9dd9a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4b2af199fd65564c1d48cec4d04f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a496b096e3aaedbdec2469479d7ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a6b7f4d54c4174633015e38d620452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983bb308350d46b61e3ecb477cd52553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734246195ea63f88ee934afe8e5204f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c7fef3c17b4e9dc15001abaffe5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7650515476530ad5b7010eefbef42556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d87e45b7b4b3aedd9c3ac3b716f6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ecaff380b69dad2522732847cd16c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373d885c34d6192917c602cce4feea259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642af5d2a867048d187e0e651364f2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07b19a38714051ff5c7ed813098ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e23aa8c016f2bc8c744c1b3e072a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1498d7acaa8cd89730c5c3da4e27df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b515dbf21321fb3d7a15bcec803a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9510a9cf124b85476bbea2ecfc1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054418226f13a645bd00c9beda86015b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6678e98e0e70c499589e1faf28ee3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5abf5b691939948a1a07e76086dbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1a250949a63149a3939c2b924449069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eaed6ed8ae7e0c1969a362f7bef5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457be6f6827c1d56c4fa0c46bb3f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9411ab2d8de297a4b404c5d3e76472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ab8d7a607aa54b26fd447add598373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38eb6bdda1c0891487bfd9aeb8d2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afb9b9decb13bd5b63dea2cf511b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad3ad727e146bf4db0bc9a214565a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ecd502b6c93eb1b1c6608576512a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283039812b116f84e8fe153970bf5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1acef1c58705e1f847775224ae6c5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27752c39b9b8a9c94096e57170bfb80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>