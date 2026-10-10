--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6911dff341a8cbcb940e2b79cebbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0c0830fe001ae6dfe9bbabd396372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53728a369ae4a3ff52da7a178ef7caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaeb7a615caf7ada681390cac3b41f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026fcac67e2732089a303bda4d30e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2f986f4fd6964e6e6e6495fcd2ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46633f9834fd3658756cb4fc014ccb537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187006af8cfe22302c33e17566c9c6b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0983b0036d998d040ccccb37f196a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de63be8daeab83ba752852b565ece5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11eb820b0fca376dd56858540dc1ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624b6dad03f00e49aa3860effc31f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11478607a0dcc2a57e7bb4ca904e8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e47b6b5927446468db0fcf9470ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f12e6731be77d18ce12190963068615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0e76a6efc9802ce4c496d53b89d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0a9c44b28076f8b330693f3d329817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d713f9fb14ce14d081f459ee0c13c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6fb1c4af0e4e1b84172e69155b3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6458914c7e476d380b9b8c92ef4c7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fdfc177ffc70ccd8845eae935d0cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bea3032726592305a82219a767c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2ade44fe459c8eb2e58356308faa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c67f1ed48419f5cb4eae1d6fd5ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95a4a04852c16c7d342c20a57ff2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890f92d2f7d8b49693725e9ea8dc5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d45abdeaa1dbfadfe7f0e7cf50d5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7214aa4f8d9c0bb928bc6a9b368d3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7434ba0eaccca96681537f53ee423529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea0ae0d60e5b56e9ae676bf835d8c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c3737e1eb5f655f2b702a89f07b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb73e85f7e35b9c4f6b5df957ba8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c67d3f7f85e4460b42b9e548986533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b73d75c1298936bd3b8ba18701f1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd6403bdd538ab7bc528f1de879b2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008792c8bbb99375ad8c5738cc98e5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55fb2cebf6d4a5fc0555cf1622aac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f7186a95a6e62bb3dd41312748ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb29563ea79b56977af60517b7238039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53368d5ca99b24f72e2853056438d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff061d5ac0591b848ff87b1ee8d84641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c3a13832cc2791e6acf40f95c97d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc5335b2caa6645413b837b57083743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef0412cf080179bf3b801e4729e4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391faddc8019a9f7ed848636ea03f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f05863ce741a5b3496b1c1c058af246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3b9c6e7a522d4d9a1ca7f1fb001c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872be2dff6b59016ffcac708533916f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59c25bf302d7c7d9b958ff5dbaf7eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701c565c4af07da77614f11e13bf2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ab83be6de10295ec843a06e5214b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d4f54171a29691e5ed1648fdeb9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3bbb81dc89c466b749345738f608953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d989b4c2e3fd32289d72885f0d5d3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf0a66fd3b25b546bb3be4cff49e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44cbdfe3217f4de9bd4a3b4a2e6f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094394b71af7ae7e25d4174a3465cfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018130d49e5298b904df10104f4fc9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ab050cf4ac3dab572e6d73043aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e78a3cbf2a036fc4f5ab1f2972d7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0ba9e0e817361d6c71cb1e0ca1d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d2334318bad9c92061d0ed6e6392762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d78429a6ff3b8edd73137d4cc14363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb0af467a4959e741b56d057e4058c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a0a3cbefb1b4139fbd6a59efb82ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb98396154e5f90e052fc929ca0dea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4370d4bd6f8b0959735c9bd9ff7b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522883f22d7e2d87ca2f1d902384803468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea300300138ccd590951872131dd49669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4438a3039abb95001125dfe36ae30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfbee4a8c05ab6bf475b3947eba2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514120a418e29b3992c7b2776105f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a59874488e4769378d3dfcf7092b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5801e36a2363b31792a087da5d7b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd09699c88e00d732b305ce605f1d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606272521c86cd348d1c373f6d0023a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4e8113c0264e830209950504451777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882be59c9583319c0d5ad39ab29b92978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6a7f11da753b3a729d473cf9d7f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef65cfbfd4f2ddcd8015818898f4c0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd6823e1a87a54154804acbc4802381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf0e38c6fcdf300bcd42ca1ecaf7a82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b55161a2051fbac37435b4234948c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aef49ceb77d0739fb36712e9ca9582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd47a81ea8315423fad819a946bf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b51747add75c78f907dfd7ef7f5a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d9385ffebb5b3b4fd9c730fed0705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661a8453aa4c5790509a6291a896916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5e7e090ec36023514bea477384227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074ed09f2189e22d6c75ac47c5168e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868835ef588c2fa0e1489dd155d5689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d653c094d17e9e6481736afd01bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900003ed0b57e3a0b9cf7729628132111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272fb3595b3448925f3fcb25e4928b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344ef5278ca6c56315f0c59f0deffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5197b20585f2968dd12eddd8f57eef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18387381f8d98209c71472a08cd1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d3722b1b2fec5f9eff439f3453dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1184f9b5b13c0a3586c4e9d3b7d1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab280e6832e56973608d289d47714a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbdd28d68f62d517eff14bfaf7c5d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a46779da7f35a2e3c2a000c7b9c5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9c25a13d54093ff93a621ff80f9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f069edbd12425fee062012997d8900922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7c668da6583c7e97f16746df542123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd51b68a2e8bd07311fb667fc605af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f77a9a76b7f76a6731497eb9b4fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616d8cafaa79687653152715f0a1d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a47a4e6a32b215416308a6f6ca523327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb243a2bd1940492752c97e3f691dd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86779c57271e3e484b5bc32cc152ddf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e45d94b1e60a34a791e597b9fef4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d16d4a99ea745145a9d3db5772e4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e03bbbeaff9d7b7498a707efe351c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62456a99ca9c9dd5fa73bd309934630433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab058ecff06fb4fac23a3157c85f9f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fdaf7e8a0f018665bc5b1dabad31b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214e1e1ca16eec9ab9cacef44a494336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37f43caaf74dae87aaaa04238dbe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c1e96da99a94adaf104304322a33938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e019ba0110728ec541be1ccf5bc1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984a3e873d839bb248209972b6fb7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d78784c6acab0fdcece86a4c9e7f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f935ae93be0544dd92bc8b159771b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55242db187ffe680dc8f6cab264840143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8e7c2a375b17b932e93602fc2876e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff553013af67985dcc77276f1a781445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed6f1f8e9e8187a0ca0bf2aa04d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1751f79b22ca5bd87894e07a7a667f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c9271965d34c5e58da46df0ac2e6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc13cd812fdf635f7f3d35ec4b8d7f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99873ec4669cb3dbeb7ead2b07c171350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bfc3973dc7f6e040c74a367ac3ae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814a3f502f5c32baaffb563c353a8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0c24c7126be64ae61fde6a5795d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2efeb9260e2166fe86b6178baa7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099077aa13a2b34f2645efcce035f51155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d55c9d76e97bd33cf6215989b039f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb92869ff8382a8cca5d498450a069c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd7e5c8c950f65a414f79af712628f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073e410a1124e95567d0428d6892ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2b0c5100e4f479eef7305bccd401a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6cdc4650f1524bf2a614c52f365a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d2580aec14a72483d69270254f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ecc59eab9169be5f862aa350cde9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c1cb936686f6a27c2e6ca260cabf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37835ee7db3b222e366582a69da5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676d9daeb0728d7ec002e77444f80e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81bb0dd3f075ed7d7b9d838cce0ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39d64b6ea81f0bbed0514e909237b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205ef72faf094eb482010219874d2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e570cdd2e90a2e6bb7efbbd4f0568570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e97735cd6833a4f05cfac27a1f4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907ff712b1cb769135ac842b24a62e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f3daa4836dd6d6c96ad2df9291d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6595d901dcb8d153e62ee191374974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805bf03ac4c4852f56ef300e072e9f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a86adc0cac7a6567e1099528edbb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8abc625d4a2f624e11036a9ce3bce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ca0410230e672c0a2660264c5ef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748dd9ded86c7ae32d51fa9bee55bff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192307a325a0b3c4fc785177984db280.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>