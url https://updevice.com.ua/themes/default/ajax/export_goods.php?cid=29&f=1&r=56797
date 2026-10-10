--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23fbeb224c56042c81a7932c02fb4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d768451271e096164425dd5f1770b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39168b4ac764ca3ef9ccf9f3cf08f7f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41895263e505c0d2c2b570b5bd6f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f73cd22954fc5ba79a21411dddbfc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33e2081419e5e2e211eef2c59ff726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881264c86b5fe086714942e0da1e5be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927f9ce4e7e5bdb9e766f95976ad598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c577ce023fa55a1dfcdad6619db619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a7fb02b2f5b646272463d7927f60d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e008e11304e4237455fd0665d27af811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029b9fe6a2f42281df0c3269b0bf4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a61da53e843e9cca44fcdfd64e8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cc1c345e7b3a50316f799a245e8ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1cf4bcbae94d530522c379421ee8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8bff0ae286fa58734b9d8d64bac116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f840c154895ba566e8978c9f5f0d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa2c0ec4b3e1f4bcc33349201fd4b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942698bbdde745ca6ade675841435c6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b69a8ba13d4f2c2f228f3a435cd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220b9092f48470e671d7aef3c3b6a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7bb3461dac77499c6b63f7a4789eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59355b412ba3c464f37d5d9b7d9a03a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021efb7c3ffd3a6c17cf91036d6acf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c742b6f81c0441373ee723c56c45625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5289958ef20bd95c5a8a996ad2e42a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac2ed88f25d1dd065d9eba43c719027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d1b96aafb885a4c424da4359d34028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d905e70de79f7e672c06b4ca44e10329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397cb028b92cdf61a4a9ca03fee432c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec488c5c0cbc8692af12f4b16a71f7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda65b24e141b9676adc8b88453ca4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbec01bb6c2cfcae1081316d0cec9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccbbbf3704d8860690958c3452e82134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298236cbb6b2711ae55cc4882cd476a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed2a2d91aaf8379243376c8a25fa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9554de4cdb7d52fbfb4bfeb2c3672f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3486abcdda483648cf81a18d1885238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fe11ac5062cd751596675b463144d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082693f8bc167b305e7b58b2590f95440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b849a369576ee67f52ef764caa8e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e8327cba41f4bd09b476bc5868be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900490af2ba8fb84c8fec12dc87028d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61458fd3709739ae6727dec56df71bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6f4b401b72d5e1d486e23947e73845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e7a3601e5e96a31e73e694ada5de546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130baf1e8e5994e87a629ee793a92b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882f4a4e97a933480ba12ff815179b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fab8eaee51fefb184597702c0e526d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14a2e4e1548e89fb29aa92da5f191e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34568d9d1e2e315ed3663240e6886cc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d65c9bbba6b75e080d6e90c026ffe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9f3722a511fb46984d920dadc345853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6ffa20a12330455c07a4c48e08dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf66a61f96ae96ba596f1743471b5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e6f2c80034012883392a23e91f74456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb0a52ba8c3306068694c07eb066857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e799654c16d4819991ac07695ce558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc0bb3c21a310cbef339ed03b8f0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd95adf3ff67f59ecd6bfb8712a6b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e543ffd92fa7beb8b6c93c457d4ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdff5831400b50c56163b6db7ca8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf3615f4fb35ac6fb91c71c1e60e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d548885d6bb0d3b7db4eb304a2ada64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebbb0d0e86bc6141a22e3dd0ebc28965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708bc2ae3191cbd4c9f039fe5760e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7bc29b0f7cd6f3b7b78a7621524867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e72877f3b987cf19d85ba24c710f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cdc393d77eff0844bd532dbade02169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b8bd9e752dab55114fe51f158eef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89cb792da8a4aaeb64b6a4360349d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcceb2a2ed7bde5a45547cd57daf38072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e477be68cd4bbd155e4593212dcb6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c5e46bcebd92dabc80fe7ef4b0ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762fd87c73f0db0677b19b087884e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635b0d4c9cf865f58ee954f957f10576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c92a6b1192f552b601900e789774477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba8fd00ff9551001c8f0acc77d6da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116fdc91fc45fea10723028d58bfd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669fe75f9af117f0f243c305c398fcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423ade15c51750651e836e17c69c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cffcd63542d9827a7c3e962de9648d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d74be73266d2979258efe37e49ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae140e45cb7f5c744c258621a29ec492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b0e950ca9825a5da94c28332c5493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7eb67d28680b36676af167c0d5f054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d7388a3d201f8ab308fb7a64d5ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc60dd7f53aa4aea926dfbe011961b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde11442f7e4f1137c057fba1920f3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305038812c2c19bba83cbfdebddb7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48214f2aad8f6c5691f63453149b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00f4dbf61520c5b92c7a6407d572a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c7eeb2af1f852351afdd91cde04611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a5a87369432cd716392a108f5ca612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a593305ec16f55876418c7376fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3ba4a4bb0361ddb38ea8d0887fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e65bb4d52b9c3fd0eabe33a84ced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e019b06ff71ee900886a3e0a4d5a0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad821fdcfa447aa32add04bd096e765a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d9ee8fd1cb8f207aaa0ac9d2aef118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae2ab1a428e623b98fbb489fb851f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962a9729b8dacff4702d22f940323120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bda61a8e97c09205a9f2740ead5f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227239074cba601e53dbbf1bd461b1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205d78d73cbfa11e59d2d267d5307c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9f522f67d6c6c302d0ac41dd31f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a013797fdc0900a86f9275ba0ae19825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77b4bcd18f32d5cec6950e21af0e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf94ccda23860b0d95bc91511480b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7191a58e57e758012e83074e4f03ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4a52cbec47082068d151de21769fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8de25b5c0c4721a12e8438f599f9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ca7846746d26429d0937760a651a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc80eaeb5f4be28fef162f5e9dc3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87f3577843e046d30a57300536557433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d2ff57fee5b04a5db79a957c0dc4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d833b107c489dc0d90eed70e9a703635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c18a6aa5fb94e3a2c124e35bc32ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97345f7346b65bf4147719158b03ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a775eda6c3de3f2e7d7f4e629e2f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57eab5ac8f6e13a09618128b1fbda639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fb366700d606f9299998bfe2527b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a6b80e51ff798cd52ad86ef2351341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235f645da24ba8ef49df0371fd357b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f65639732b0fa9757c9cf87d5e4a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66441add231eb5e8f1ef27f732ef6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362eb7d2192b348afdc3ab8029e9df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be99a1e7bb07462c9f1b902ad8592946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecb70d9cbac17c96617ca633b5bca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fe1f3a2e085fd099bd076500890b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a62915763e7b52846789f48a3a505549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f057948183ab2f8b1c80eea1a0cbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bb579e4f14bb8dccd9989496335f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ad1618e0f663f05af4ad0660019a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc2d8d52001a5d119f59add2c6a2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b2123df4ede5004b10188b8d47c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3ed8e0e6b6ed8f088cc337da08b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45bdf1812b0d42546c9cfade80294056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7622c84e3b77968bbda2e89aa851d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5f0feeb674c9007dfa73a34c6ed8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4970f0e651ec076f29e3a9c0e92c7d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904aa3d77186d195c7fa237b0dc558d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe1cfaf0d113de88ddf0e192cab5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a8fc233a7f3769a44575fac0920562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d6f5f221dae21e7722a19729fc6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a93dd101f826f25e57a03e0c4cb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58008634cb8401739634b5984cd867b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c97a0a291ccd1fdd5b9f7864bad2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59195b64684929ac04ce756466bc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bab979d86701b70975328d38ac6fec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f117bdc87bd880977246520f5c3aa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512176068a471f2d06de8ee1dc84a8c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2c0a9faa9724606f6faf5948b89b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb46f6e409e25b388c6b7a0b76fdfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc7c78530034f59cdad5aca3850a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24396cdb82ab5e0492a3139fcad06d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03be707c574c892429618ac518358375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf9dec9e25a5a24d0eb622f23a7c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288043a9f6746cce717a0240f7486a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f65fd8f0106fc5bb352a10dc831578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e82871ff83c36e13fed3747eb2bbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe9331aedf90dee4732d7a3976f4b80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>