--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b8cf44465402144353befb3813641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52b4c4ff03c4f3704bcce7b52f08ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c6dbb98e6251b7bb88abfcba917723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e6f51e6ea16bd21d0a5ef8df7e874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333019213a739862cb96c6cd62211035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8ad5f7f011053778bc539ced18f5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d2ae80c3bcc5add328e4215fd93177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ed576f03f1e546d787acc295afa0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867cbda978d486c415f7efc3eaf6469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aafe3bd8e50648c5d99f206bf28df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572645ea7bfc86b37d6980caf437a69f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc73a350c0af76558f40166d2bb35c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987874f32bee621eb6c68e4f325509913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebef37de5ac6b5f6ffa02fe317904e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c140bbb84f37a3a1cc65d9ca63e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428138f99bf94aeeb7da0609b37ad97c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba127e3c972a6046228bcf5b1cab23117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1a91b178024c3f38722f9ef4e659418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950bdd444ac93a9c6fd507c3d57b22319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b1cda3166b3b1aba25d6361212ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61090e9b2edb2118315dbbed6ddef3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446874df209b3b1bc37ea45242690d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86afced17c4b6d6971aa718fe3a5c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ff36a9ecc73f026422f65b40eecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a262a11b4a9cf61efc34d48db0cb2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924995a6923a45edeaac6cf8d0a4a04b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e5e7bfb8678f18ccf3873bf5f08c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e44389812a060952030b82ecafe1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f8247286c3391c7411186c6d9bdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cba5b163b282b57499c181cb3a37930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c3323eb1150b905124c2362a2a5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169347d09c3165c82a7f51f2237ab1c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ca8fb8d1334828601da41031ad89e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58e7a3bdea983fd8e80f8bc72bf0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48f52ddbaab9ab025fdcf6a15305c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b0f8c5feb2b9e4a691b7e623aa3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a689bdbe3d2d19c9a03ba8caa59f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf2fbb2753060b5423f8c379c546538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95dd65dab4ee417e8a92dc2cf0da2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b6fc9d62cdcab0f4d0c085f8d51f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdefbc9a74157f24600a1fe531692341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204f79e690160bd6fa9f47668787ae542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50262c5072d73eb58f20da7bcd6899fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288b945a36a9b149d6d1b1342107fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eac465bdb1e7ac4b7b03542ca86b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf206efa5fcd593d8e6d692ff3c7f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1358931db5b29f3a2ff2a6b95b5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19628e98e5392c651cab6656f075440248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac18a1291fe361420f2ec802a424249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10c6935c7cfa39f46df8a1d801f0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb796d6fae7b308b5c3a2bb54c316c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f788fbb0668052f2330521c99fa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ceb2cdd53dab91bc0a59a72dc151253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f66a5c52d1e4ac69355b0eff4f13db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102531cdd52fed453655bcb132fc427155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77354e2a04890a9dac2f95fee786da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac5035cdf92ea4d56bec3ae9e188757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf17e70bb4149b21085b711cd53c6e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae890726123db5d6ace151ec7a6e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1df562bde5fc80ecffdbfe8173cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0be3a6c58bc9df2d7ed40fab8b3f6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461c1b7e9573d4e403cd6eb8fa656a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e9b3fe9654ffe54a833f8da0220663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dad671738071aefb69ef0894eb89064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd572762637cf36041b4f31313afb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668bfc2618bcba3743c3de6c50076166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d10650f5c1944c681e3dffbcce8d6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f19183e4543b53ca0449a4fb9eaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9d38420637741f6b1353935dd4ac969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d946f7b26d0863abcd9fe70bbbc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169616b5ed7b44f8f1b2e327312ddbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c570d86aeae1fcada86e816b072280a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d420268f7db96af089e52ed3a85f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b714bd9a278267a469bdcf349807c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968253aeca8c1008074fe12aaee761b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99609483b6a5c27e8ef3f4a9feba176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda1568f714b38aa6d139136ec21c9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba4a2c1151f9b3b3f4f78913a4f3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b8d4a9272100513c68c9b520611a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da72d9c13b34587131cbb5a32b3d9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29052ee485c62013a287dd3b3977fcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa8ad911a2bb0110b17d98b64126f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4d5c38cd5ca5e1631dee92e96ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e9330f605b9b9d1d1074437c3816a84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe267bb9b758fdb77cccf1d39796a2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d870c4650aa9b1758a122187cd74f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84177ab593b40653ae6ac87aef5cad913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f5aff836920dd796888ef40116184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853515b7b6358fd4d03aa5edfa882925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb9953aa24578ebc31dac730cd4a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2d9251a6febc1f139c0fb49386be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c719a244bafb9ef2d1e7e5e6ef4d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e475d2fb271458ef32be9b636c3779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a20247ace5af437ce6751a90335810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4a545a177c3448deb1bc5bd1352a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f0be82686e3e0749d4faaa2c6981112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b5e5936150b6ffcf0a7fdefd7c8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d5fa8681e7b7067d9af2bb79bfce314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8937b60c9432d7135b300a413bea42515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895899e9f91892430729f635fed2108616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34f718740cc4076a3bffcc0428ca017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0c79c907ce0f5c7b760bb7dd6fde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209507b6c277f0b4ca8314f0a4af7ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e43b86f2793337ae3953d0642c22bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05728fcb9a6215ce7af0fec7aaf153e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d701037885dd6cb404e8bda29914dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3dbe4f7559bbee125d74b95a1660723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81cd34ae8d930a8e082f2311448ffc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3218df2ad10994bd0342977014e9f3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2ff4ff5eb8ca2055688ca4522dcf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488586d3786d7773ea1e3bed8df0712727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d487bcfe0cc4a4697fd33070d6510d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d4baf907f6a532be296f9ce73b9a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc005b6ec339a997e2ac555525c062e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d261c9841fd6a8a3a9654d8dfcd53131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c264a67dd7dfdbe60f3e12d4fae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3767ffc3c777d7ffd577cfced91933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458541a50df4c53ae90c845153daff634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1862f5038f5413cd90d57719c2e7f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ed4080a7d84036c166e1235369e5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff548703e8c54b11438c821ccf5b32bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b809b34d895581f477aa87150898f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ad83e8be3ae7683c641ed470086439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcf9d67d235713d4fe045e1c03868440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9fd7c8c9313842e994e9039139c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9598318ca2519a26c99145b0d6b926342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0cb35d419b3d1f7bcf24956e68cb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8534ea3861dbf0d72f0a1af3b6eda344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8de6864902fe6ec1e79080af9552845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21705278fbd6d726cc4806f867a9845846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c23e9d182b1ef861d6aeedc9256f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4581b2d471a1bd9dae8b84369680048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bc8fb61b52a6e25e6bf8dfa31bf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cc48f2c8fa60fe476b75cea6c62250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7d9936c852d0d9436c01603fc1f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd8a0ad684f58fe6fe8874fbddc48952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5c3f950f8aa684511b873da2443c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c87ad33fc9a1f970089bafce719aa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c8c2a85f47ac342c707dc7a96a6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae727461c50b77010716698b17802156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ee7f7a79a1a3ee30753c3474e78c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8ac8ec7fe87cd3c3b0512aebc3dbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a1674c6fc27ba7b45f19f01b2de7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c67c9bba100822249013fa22c7e7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21cc08690dd7917e67b7266032cd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ca920c124872734dfe5a114b1670362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480c899e28a4fb0ebc59665673861063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6093cc327d42416b1ae6589380a03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e14e26a20d87dd0d829fab6de66265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79cb39df24922031e86016556a80866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc40bb0ee9d440a2f3b74fd447c0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adf7c1d186b9542ce12a445a47d8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68bd511ca3e277ed96f907f452c9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca34c41aac61cdcf592823ffd8e4d9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2fabb6b23c3dcbb12ea86dfc02cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2569ed49282b7a1adb4ad70ee39d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f35882fd3db39f9ace14713b5ff273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f363d0397117cf9bcdd31344f2346e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539e599a9f1413b2a5f7f40b64943975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd9d467d50b78773193d2d22ea3b6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e2a4f7527b72efb8330191bc10a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06299cd4aeb799d97e12c28ec20e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d555dc45df30619f994e0f5cdc48279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5171e23d37c431d92a6c02c1a86481180.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>