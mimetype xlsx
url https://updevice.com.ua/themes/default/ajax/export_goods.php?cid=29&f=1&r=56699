--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bfb663b9d02ccfece392ca11a4cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b27d2f2d2072e34ca5d2d8cab41392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b54d6f83d689c85b952f1a8097e023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f8a006e2a57ffe9ed8243deefcda04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ed16bc7aaa5958b8e6727962aa6bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f79648896f10b58060b559cecdd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1e1c084caa457013ef38c3f48aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518489d481f59f24e4fc88275b05dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd8f175182304fa186385586df53b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fc2a70fd6b276f6d97e90d0f33d8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e293c794f4fa2c362c3af7857d56f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620218315dcad6c86cc34eaa7a589e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4685b93cab013700724c9693e9e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2366df5fedd9a29e3e98436bca405ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d64526602d510f340ccb2f18a65215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa8b8660a293eeeddc9de91272964e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f938cb8930d1303453afbaa6d3f62a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1671d81840e1b86c2a4d2fc70d3b94318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf0e976802dc358379bbd879a919619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27009bde29e02e6494aaff8b7470a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19aa607cecab6aae37e1a93147380b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0d080bae50191b4afe84000c088722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77664dd6a863baee79bdf97c00921223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8af0f0753386a8b68765d5b901a7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d658524e1bdbfc9b5f07290eaf50c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fea92102f29429fd8ae053ab280d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226124f827a65ac7ab11e34a2c3159c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9863f80e6eaa7198e411f6d6982d43328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4495f3cb8f12862480121a9bc26ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f87ca452f7389a612c4e4ee5b15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b392353cd6bb1a4c9d2424122cce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb87a2de1299902e2be535f3fc5fbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783a4ddd67346ca95a87eafae9ae1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110fa8c2f4899905378a328a6c701e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfcf5805f54cc50b1d03a43fab64e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76644e618e0ec2b5fff1e33cfbe95da136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db06e9797a7c3697cf2068ca1cac0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebb49cc74f49ef303ad4a351f35a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec3b87692e1601fd945e8b334ea3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5e7dbffdca1170724eea6c8458bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc945a3cd6e091c3e198d59271b8a22841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32553ed08d0a485512f03ebd5e14e9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e0c19af4464d9ee28047020aadbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa749eca99299457d6364868afef4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85761bdee04b120eb152e2b3d6274c5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b35cce06e712574b28f7a43011d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79a7a26de7d6e085a50752083f12947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4ab65a0fd62857b15f7117c8d87748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089899f77f899c6c288031e24e15009949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691eaded869ee102c934e444c3e9d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ddaeb244ec789518b36e4607746f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103c08f9093409c844b2108025f7f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11595c598b4ab6d75290a9701ad454fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462e68ff129fff749b742ba1704ee754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974332452204f9b25ce18a4978b2c4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cecb4f85b7b7e1a190e49b9c23f6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e8a0be3058b744db9e084901061b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe3d9214ec7376740a3c591b5e5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e12457e1beefc9ebbbcfbae97d5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08ca6468091fe8b54f3335515bdfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af241efa8804c09f09f86cc5fbba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176a8fd96dc5195dea12712f4ae78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547fcc7651ca8006c5ca32692988e4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844dde45caee5015d1193470c02bd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d911f1ed529b9cede315381e90ed6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0cc9e7d69f27eb4c8d2756045546866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8f852b64996bbad4746f995a71df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ecc7208447018463372c40b239f1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81af744b71d6079a32d4a49bc68bd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b315dd307c5bde67d3eb74f07eeed070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6cbd56807701c3a45fb2f3e85287071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b06e0f51629bdd3bb46a924c3bcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c50a0707ac5902ea47e346a87f813f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0c63da308e1c8e8ed7397bba465874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290147ef9a778eba946983f5e2094ff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ed3c4f00fe0888f41a07c88f621676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82140993c7b2616634a1b8e420db141977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a4e6d99ddde8059a0eb8eac6539178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24da77f533c29fa3fe83a9c3500bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0be904ed460e02aa83c309b1b215b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6853931fd7a0ba2927d02f467b8f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808ab710a33d367445bc5ff010577082.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12fc3bfd4e32f28ccc762380b6f1181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae500a7ebc341d79f788f8d1a3b2612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f218ad897e827e3d11346e27d2136f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11787f01f850db5fd0900606a1eee04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba29c6cb0d94e9f6bbc5785efdaf475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fd5aca6161177ea9662ca167eacb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb380151abe2919faa9f11dfb415657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775950979435d37424d0dce1e3fbfd5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c306c2c94dc07041157a2f7b5d029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab55f4e2fc52ee64a07391ec5dc6d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8beffc1136e4d9c0a1ce41558d6c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e6435a84896d5dad51a482e7f49d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967e8e32e8a297228f18a5a48d17fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414186e7f72005e018eaab88614e3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3373ad6cbfab3b243e706975b1adc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce223e89b8f8d825b76cc9914fd64dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d140d50276f5d9587caee4fea3ebfda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a54963a1ec0d652cf0764adbb27c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1543e2f0dd405857aef3b23df5c6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b375cb5156ff7b29fe4cc8d962c119e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0031d33475a555336c224ae5b24a3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a14a0374f8a643734cc44f87fcdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5e0df52010da97ffeb977dab0ddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1671d5535f11ef0b28e64ad2e73c7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0caada6d09d9208cfe5d7f43ebf1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fd7ff80e87366ae347c547c8893a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919ecc251e67aba4c2834275b47c49427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a293e2a4673a63340f602a0705f5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee35f36819f66719d835f399ed7ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9d1ad5cb760b5ac354c315e6597b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95a5367db4a666c69703c84b607e0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c07c631ffe3a8ebdc00e3b4a7bde532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d41b79b7abb7ba1a9581d775af47b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f41094ae77a5e0f4f127dba67372434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed15d9de59da6a02df221866c701c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef273889fe9f640e74f63f0bb3a631af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381a33c6fde4c50656ada32e9752a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21288b062d6267cb7b15e7c16b97add938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215002cab2e779e8c0dfeb8be364a6fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08dfc74711dab1f360bf7c2c93556340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779cfdb859066a1260199a46598bde241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419bdbbe0814bbad0255734e6f50e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3bf6229fa0d97ff96d4764f5d91743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b9dc5b70d22031f26dd72604bece744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34739870dbaad1485d868265eda9a4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6288a564e35c6a6a843efbba600746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f154a948e4a8811d6e2e1cc98f6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bb594b422a5f8c8b01fc42d34a6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db05c7bedd1712e073e632ce9ed6e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724998a42ba6d7bac526c3ad252f8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42dc6fe456a46c26c03ab035dd2e9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5f10bfda92733f92716afa7cbccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2e062abfae6bc47aa44feedaffac853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34304a1c8f4957b30c1252966530776b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87720ae8bec2b2544ff5bf2b23afa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3e042a354f581c6c37b08554db7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc60f22c83f29b873148590af231ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171214e99b1b1c8b0d5ac4b1bc36169958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0103b640d6ad9b55d77c1a40b044259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a79cf7057ab6fbe68ae8aa58f3f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d586301d497f17a7c0183f08863e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341356a75d92826202bab1c5950c363962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274819de1d19728881581e040c5af263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd626d6e49a49d7f745416375efeee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11382ee8f891af2c0cc7154bd3f9be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da09cca896363c5d8ca83c0e2c99566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112739f59508dd154e59c23ab2b8a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38991615fd5af324321e9b362fe94e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3538bca49a7a0fea41b56094c80955069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a3bd67c4c320cd4bb3bc6c5ef2ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66771bf0e26cef13846a7e1ee9799e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf252bb00f07e8af09a66c4a6ca532172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64869778a39b2f10defa3eea7e5ef6ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d2e610b10ad3874b7d915205744f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c47a75ae73afd7d4b4cfd9448c88575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49dde451231a150a948e4641d0912e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab87ff3865c7aae94805d40f8a19377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a16d7a92cac5b4b36dad46e33327578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88359cb06496d502a08ab8b3751e014579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25ed012a32b00bb24a8ebe3249b1580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>