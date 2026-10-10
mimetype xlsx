--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cea15adffc9e71667a9121ca06a9101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd915cd43b14dccbbb1d37c190c6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8a3aa2cc331ba15ce14cb276e35743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788500b405d4eb26514895ad9611004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7414f3f57ea5d1e8433fc828bfd9de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf27faeaa0d4fa55258e3ff9d0f1f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563734fc3dd1ace07cdc7cf7b73cf9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad78a2fcbfbfb892f84d4a59cdc378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde67cbe3fa2920a7fc7b558d151534c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32685eb378e2f51218167d28624e19b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca17083f319059af5756663a18ab0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f5255655e7fe0ac2c697dacbe495612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919bcca5ca8c91628b484351d0f7c0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6cdc8410179557159ddc867b077514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a508522ccfa52878b5de335016979715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4c8e1f79b67af42a51f8361b8c9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e67566d6e6c4c2d299e8ffe5a10317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501a2dd622446c67b73939e9dd6e8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ef22dad058cadfd2d6d7977ddc8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e59181dba5de3e5dc1793325a00f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f86905c2333399a17cc6baacc0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cfb8a02aee229b7a770edf82c622822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c311e3c716665d7975f42d02a75a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40ca071fd5b9a3692cd73dff9730b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55c76a4e52ae026660789ad3d491f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585511699d1c2b9ceeafc385f24b7b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a675cf4d8789dccced48948f73b5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02837bb31a45e8a982f3f1ffc8dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cc0dfe52731643347a7eeaa0664a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83768ce4220c02b48f20e48d01e58bbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ae437b5d7da714814cac34406c0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ace73c1dbe004733432b260385f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4b9b8c7d10db495ac42b54bb4e2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cbf77391c8a33b843823f54379e8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b4dd59616427414b4e241640e9fb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde4ee4a43cf67dbc9d97cc2e23077536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e1d17566bee200d88b061880a42437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08f425d20bdc07264f136e5076ff638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbef278ced04a1025e111c0b12cc4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f40c5b6fab7695484f8ddb30aeeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a93097d88efc590d338ecc9e8712941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ea75f3e9725fd554e2a31685a4fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e170143dfcc22469c272d2a758260d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d39faeabd831a56df3ff4dad913044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7e87f4c42ad293b7d02ca0265fa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f77da57a3c49ac86e607832cf087f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e269436e9c77b091c38d95d1d2789d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccba232a961e2236b5c5f9ab72361748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1053bbf1a6d2843508326ad5880649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894949fdadfbc4939e35e0a032d4e22050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f5d138937808c8e7286412ca5df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0062b42577990ee0a34fa358031d4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbe13aa02d54bdd64bf472937515753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051088031e1851464b1f670c9aab7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee33cb2a2b3eb8522d59388d6367fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5f4b5f1319d515dcd02e3c59da3fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639b0135e5cc362516f10fac989e54757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e92983434e092af72de09ca19676958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b2510301ddcb57848b6a0cc5cfdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef638348f6c9580201211b0b70cd5b9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ddaa5717a0b418005050aef86b81361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b981e14151f283e3ac6e46364c31e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52f1aa312b934c0ed1f1e86128107d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f011dd4a68a6708cca93ef938409d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aaa5d2095307b4d7a0ef4434f518265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8fbd9e6d9646c2a0a5599931e8ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc90b27ef52e69a47b667082cfdacc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9072688d9e0915f26549ea88e27f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda49c0208e646a382bb95d1cdeb24869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ed34bda5c6e7b1b9cae46e3e641770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cc10115454540c6242793117a0cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b7d8e0de0b5bf313beb0866f5d3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2f503d55b5d3ff96b8c491ad894473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0177200d09100a741e589e54263c0aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d83b86427ef50f59fb86a11d142a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d9bcb9fab1015fe8d9f02bb0258976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7f4eaaf585b82de6ba5989a8219f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d931bacb858316bc13abea5fc63278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988a85dca83d120d265b9c96932ae779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8ef1b82e591902560f1ddbdb1a7ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3f16ac1ba341009c7531b431779e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c86da6654dab0abd1f8e9803aa1ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7b3e8cd252c9aabb378d10f0204f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430603228077b5b338b8e7874092df84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d142a0ca301fee71ab8cdd245fa8211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1359cf96375237b866d9ae485d95b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd66ba9b0e8fcae329e3eaae46a05b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ebfb2ed6cbc8681219fb788e81e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a286267d10872df629ef97bcaaf6705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de03bc8222d467eee13c2916d9f6486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8d828545c7ef7cd544b55e1b2f237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5181161e757e4206a35705c79942b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6598a6da2760e176fee5096a448da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992bfe75d6778722844fc378936e9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7072e77b21a9d342c5e723799a8a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34b2fe60fd683739ca31d0918f78012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded3646a4dfa1431188e084d9f7948913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da426f3d206818e755a8fd35d040b2fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f6c39d2b8e72c500138c5ca8149f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b703d112c0aaa1305b4041e7f5769d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e376e7ada26524fa9e6106696e43d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f19ba251033c6dc410138845e387218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e2df4882e4aab5300a1c600f1eb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ef667a26145b7b568d18f11df23320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021efbd0f9493e3a101ffe0c3e721421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef375ebe0fd2c314b4094e735ddb0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79418a6ae7c089388ff77bd54d4acc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1962fcdb92fa4ed6fd46f331b516424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781adf48732930cde33bfcee5a85903925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b898b71f6b049a1542cca93d22bdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c81a975c2b3a782d45d1ffc61ca727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31545ad939c6370ae09e061b4abe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e13f8acb7824a7948c717d97204d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522ab8ee7beda20723d90ea83f6eb6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a8e351f50ff09f1f342a792ffb5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b9733ab6844d6de3a19b851dc345332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de2884cdb1a395724a0eea524fef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540ff6a2e7acfd89db1294eefbb0d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73793983de8304249fb13dcf0f7928fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b431df7350ce49285d9c56e7cf41d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309585c30a7e63895e3d2ed110262337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8d7756e7381859a6fbf2a89f0f1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6996fff21f58b80fee9dd4d353e825a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51bac13d7c7976a41895212199a36240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac4219bd86498a1cd8e74e735393d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eaea51f850c0055329b7f9e154df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9d17392897abb737f5cee555987ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2e7e11949ec5aed7e16cee732bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9793918903a2c19477d0a66e97bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7724240d788d0a50714a976c32bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41612c9554f73e35094110d8623d1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a525f845d05a8dc0ad89e484e38b74448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123372e673459f85f83271dcdcdff3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e823c4ded6df9d75493abd430d1be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8b4eac926cfe0f3d7b938a9faf7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064c43601d5dacec73902130c1df3d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e419dde0e75aa737a7f40d17f27a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1631f34435086e169f2f6c9022d39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f9ba4ca62ea0aaf51ff082374e2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b9ea8c1c51cfbca346ca246fa127956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab98735b7e50fc8ac0b925f9c6367157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcada0cc91b4b18b31280e6319bcc8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aca885c79c739297b94e128cd363859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239beb2c2eae123be97251e6a28f901360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a3762368afc29868d17171cf58bf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ff328b70d7cbe3330e60b9a99b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef07db52d368396f449078b63b629063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496fc9cb01dde0d34ff786c107c7ad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf8513dd7f179eaebcc2e4ba8620265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee42945d3cb71ec8c080b90a599b9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9a7380aad960e53d3442a81d087f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40a8567aad8c388868ebf0183228d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885292dd2d97d64b5cf7cae2a1f3d0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7808d198af0de0972ea33422e3414470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342cd38408504137b94ade3be0f67871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf329ea0d9c80401b362fd13a7a10b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093eb8ec1ff6eef8e1887b44f1a14573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f46cd9def8fe5cbbfda2fcc30d4e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fdeb0c07fb91043f3d9f73be2e35075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3f727240eab66d2074c3ddcb9a07076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dae87025f7a85dbce4b9d3aa5f26877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714d11dec1a5f8efe66d11b5c1fc8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef4e01b63e10ad8779fae69e63cd1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13812619f65a64621334c43baf8e7780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>