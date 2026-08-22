--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf6d8b33ae3e4e4a55c16710c5516d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6968ebdca007086b9a1aabfb9b4152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294564538f583961505a0bc542c9263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f10534eb2887bab5a8c371b13e5b3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d463b8bf0b751e0c15f03535af2366e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e487305012acee577da5e6a1bdb6f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c354bbd794b2d2a9729759206456657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f005d39252383e7d206641b5ec41df18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191c1c7c21a252d5091e3ab5dfebf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7861feaedae74eb66b581ffc0414a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505299cf2c34c381647f1435def408911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5cea29a3965de964cf6f1ef264fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bbb804002b97ba924c097799cb41c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4f5ead2259cd3c05181cf04ef414f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238291b46d5ee93b39c9a0baf7cdc4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d44b17dd575477deb7dee9778ea03f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094029f2e09e843d334ae00189bdfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937df2c9bd1d685c5678e2bce26df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0f80087c891c11f4171aebd17cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88aeff0240e9173c3abf4d2bbb6e4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeff3f07f9f6f526df913c7ed5639721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083fb62a76bdd20f9bc2bb29d901c8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120278582d174843dc56a3fb47163d3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234723bff3cc283429a7abdf05ecdac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7653f35e046cd0fd76547c9e74a8e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be156ab9171f899927b45af3d76124626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9df2ce7882aa2008569151811bbca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b0df74ecb66cdbae7d50637d0e4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dd9b73f90eee619a8bc47f52c518d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241547e114c510bef44e74fa7d338b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c35671bb57bf87dc936e7798572ee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8a0504e058608789a86f4f45c6c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146c02a76fe514a1ef9fed8f94262233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9a23086961be5fd50fbfd60d673d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58249e9adc12517e7dc6e7910cbdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da726a9e97c50dc0a05d4e5e6922636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f9572716bc7120d4d61ff2263d8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e449269e2f9ecf9d04de5a0729c60d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ee397d8e651185d806c3dda56f2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f953aa8d5024967b1d63b3bc461d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacfd24a035d5f7d58431f880479f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc583595053ae1580c419ea5652e1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a9b5cc2b47cd284c01220a4bf7cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e62fdcb93c119dcc82108274dfbad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b017c2ef35ba81052234fe6e2f3221a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038f09a3d20090e07432edc405b59f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79315cc36fb3d7e433383247daa2cc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb10bdb4d29339f26c31c91add17f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb25f55e1cac4c6a00b51f4b8ceb06749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97fb214ba7aaa5599a1163475d014c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c109082de0dd07eb2cbbcef0a6e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032abbecaf673e339d8bf9edb3e959b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab560134291202de6195063a4b3157553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f68ab7715e6102861de510841884354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f98cb8cef294b640407f1d5474afc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a7248fb1779aed13667a815b4f7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c79787df897fad4e12acbd489e6ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2114bc65d7190a24713e46f46fa28d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c1ef5d6265f06c2d6e9113a9657dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c27d38029421ea820ff041a74116c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eef8844328d828fb735b1f755c89d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379928c9760d825d4d80efd942e7f4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea82f55bfe8fc885620b62fa0eb56c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2bd82eb5ea1ab5949b00e816c89c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe992c81c3226c11a0f00a2d63e82465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef056bf2a9bba13f2f4cae53ea3f6d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ef9ba23689e1f200e5ab2b1f61d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d6dd9219d9a454f5f378af1b4ed668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c821e429a1584161a89eeecf658869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174491f7da590ba61496bf5789a9ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16411a7f2ec533d21f10fb997fde96171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5736c730d9300ca9161d11da4ba2c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d3c019f190e67c5bbf753424a74273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62cc125cb220f0b87489dccdc33e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208f908cb5c74bc47194174e33199575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca11eef39d55f94f31b7cdb48c37176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85ba4368f411bda76d5b2e5a052d1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095993d14c03e37b207648431c08a4e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a0a6ba82be0cea2be5a086868364479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770663552efeab38a8dc4c4907ea6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bc75309790c2a4c556abe6d71fbf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e1955f2d66e92bfeb16cf03536c882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb92e11c71ae2320bcb8bd168f1e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc03cab6aa916e191da440e511bba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67ac9e9287b345ddea10a9c0b131d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8cba42beccef8f27e0142e646a284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ea9e9ba22a068c54337564c38e9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8e3da8153365db5a2c54537d57ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e056c8c3881d195b13bb74459453e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c8e6a2995cc84fe1b2f6af551d36f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e3e40da6ea7ad859bd18e91d4c569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d87e06d58caf5bffb8b4d0fb7b76310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b03e129629920ed711a550e368792211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e0683a92ed4f224f6fe5e21cd5c2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cedce32071f82f6802213a3aa9b7de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93cb0c00b8a28c8b31c37f31546b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcfe61bba8bed113544cbc1272453315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08d55d3715be92acfa1e767d0189c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d9b72318614a535465e08e5da1c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2756805241e38304c31c4c52018c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a1fe584a211c2c7b0ead67bcc60519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c421223fe3c370e2491e6ffb494120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca797d064efdd3f25ada6c8772356621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7521a90e123519b88c0edb76fcdcedd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742fd8a769c7c234f0518772c7e43d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab8a240bfeef66fdd4c1011b71db624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f786c83c8ef8a70c71c0ceb9bf5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5330792b8fb6c57ee953c392269926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487ac604c010cfefa5c9d56da610fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9817a8b5f247417a97488d0bd4e8df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abffe9a2dd0b949eca55bb3cb0e74e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce68b74ccbd03c91e9f1777b36f38d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b26988e135354942d735c656531c8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55743b77110a334338868f8746a38b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e001d6bc41e8d79357a596e031b3be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b83a6fb0183e31dde4cb12ece6a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e65d433e5bead0c51a28f7bb2502b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb0040cc25bb3b198951c87aec1e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c53f1daee8f4a006cda453770609237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcda5dd97edab1892d652f26d021538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596788a00216cbcd7b8ca547d6dccb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12196e6e335fa7d6eba7111bac6d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ed355077a36b542164db11b0e47541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3aa5743de221fc599822afe2de39742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f11261279a45c1b6c2b164e00f73043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb894840103ba86c0ad425efcf84c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ce0951e6fb803925f0822366d5d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1e776f17e51c21512724e46e3a8d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e69f9d51a6116b79677bf3ce5b5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86da2ab6deebedf422ff62a16c85ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890e09eb3f4aad44da91ac1b1947a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f094153674e4ead42c77c2ac027150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ce54aad54163ba21f4fe8bea785d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94f7a51c0bbbbd51d78dab29b4b3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5462a95d3da39b994891da1fb7991953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf087bc263b6fae641b9c8f1ff341454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b9ad90cdcac5d65e8b2422aa5fc7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464d35800558f7a505c319131a2b7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d0741f393a08771c5273770a8059557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe16a65ae9be42c6e256723ad43c0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edba1ed6d1268e8170c790fb62343f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb4a9b3547d02a770c4ecf7335203360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb92a1b8e6da526ad3b927027491a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f2fe6b63d81f7ed9448aadea38cc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb71b0280949656c992d0440f74b7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548a15aaeb502535b8bc3d5c1879d4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0b083cd2ff45f0ec1854c9338c5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046970c5f0a64150adc961a85e5e20a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf129a5b35fdc2a5eff619adf73c1c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc95146cbdcdcbee2af9fa1798c4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efae628c401bfeefb561225604d6bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859ce867517f599a88fa86e3ecb282870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34355f0a9fb894930c4a02f95eee3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2648038f6f50d32cc666522a0cf7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc790bc89bf93788403b8c548fa062773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2a9ab98394223f0920a36cadc7b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679a91d0f364275011d6d27ddba0a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10b5d323eb27d7d8e99d4e5b0074076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd488a83c107ffda4155c78b32c0afd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a09cec85b2a719534846ae904f41278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf3902fcab64b2760e705f7c46d8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28d8e3c55e311c19e9fefdd5e60a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fdde0dc6eea538f144610e97bc31a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46608a0a64fbb4714c9901cee71f9282.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>