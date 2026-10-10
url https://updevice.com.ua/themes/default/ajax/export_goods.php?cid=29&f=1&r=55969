--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592805ad6b8421f6857f8c4e77f05e741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172d61330c79cbdd00b8ebf19033ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111650e73de122b02cfd83ffdda97d4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73238f077a5ad6406f6c20086a5a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5143a880e4546f36c551faacb6c465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9953ad31bdca5b4b4e064ac8d5ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9e652429894fa87bd8eb87d1328087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af609099d0f75b4c68c3b52f977058248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb69c628cd1c0d09ec9b0b4e925124d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c474be04076272e7548a5431d1f6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768785042c843bdb2638543b73c051911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebb854f906966d57b41391ab4d1b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb51ef267f2190c8e5a788528967213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2d0c6d1f5168cd4577baa8c8e30314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d39118f89bdbdda3a7e1e4e197d20415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e239341a132e7243d12b0e369a54df216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6e2d92cef165aa27af8da869de8ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4353fd9ccbb6c0bd4c9141c4883e9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f5ba15a366d3fd0eff9d6ba3907619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a4ed5708379a21d8cb064826b5f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700af068baf3fe65a4706dae10fc51021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68423616069b90839ffe76ad5b4740122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ce04303c62a2a88f797154a4e7ceb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152477fba6abd873129b8a749a5f254f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940cdb9920fe2140b994911d9f101d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45b2a97883ede1690a887f465b33826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed2e78063f131271f7ae6f87ab3b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0267ae1de51d80853c4662408c44a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ca64cdbd25eb7161e5acd9c036e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d406146a0e83f1733570e27983c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f00aff8683d9f74864f17ef8b547731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7cbd584cdf0a94158dae2451404832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438cf56fd88d9921cf678633ca12bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5ec51dad9826760da98fd3d3107434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf93fce49b727e2c0bb08e5bd594035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af56a86db894423a50558a4142d2c3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a4158684049439fd01fc714a8e8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a03d47c8e2fa8de7aa1b1f722f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4acb0a770fa3c89021c3eade197739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e1fea4fe459abeebd1e145b1d37040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341f788ccdd93b7950628f3734dfd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc676ab96ae6b29bb65012f5e00e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded8baeddcb615556c7eaffc2bb51843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5adad89e6db99ed6d55979471eb98744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00155c37e874f6675a0d3186b3772845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066542541480b53ae48ca6c2a6d4f2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf5c48ca31d1f77bd6bfb994a361747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783942ae7c1f483a35f03ada3a185848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0dfb4f6cb3f91532bfe736bee33c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493532cf578eb21ee98b0d77c7fd3a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc74e500cd9c5f5aac1713eac8b2a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8090e3a6e55c95205ae532ca4c3fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f356261d2e4b162c9c96efaa5f9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ede44ef0654821c8c12f679c7ec3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541235ef13a4bbd3c3ff16aadf744e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f73270b11495f26eaac9daf64d8a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e6ff05ad28317f242d3615bb68d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c07eb1ae844a82e59b5ee649d524958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05e4bbb91cf9eb9e14f0eeeb6c96b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e6fa8a0bedc12290689e19051c3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d193ace7bc006b802ea675d3c6d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae266df73e4f7688120540d54c653f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5c10165b86172640e8f6c341a41a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49e1eee9f0bfe12fc0d10f35635c7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9730bebd5732ed0bdd7f033a95f2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b6214ae06243920a5fe28e81602d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e196b06946be742542e9188fafec2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac99da9ffe58cc796c1f212d6d07e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c5bc6865469585f8712ae38bf15569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb53699abb57856446386ea5d67b1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d44a2ac6841798dccd90296d564d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4985e08860491d236ad7c450ba4d35a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee02be567d2628ac5be4f0adcfb50b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70473065f0ab8b9d26f4e42da420a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771659364c86a75b5c10b41ec2d3fef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34980ee2160cf7006b6f0894df75276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b451c32e4fe76d83de5209d9cd39de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a767ee5171abd9580609eb0fbc0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08cbd15ea3c0f15139e36fcb3d33e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123658f551fd3e66ab778e873afceb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d13059db921401bd7b7467264b3c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfcec36a9d99d0e164a6f3d7db83e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273f4af07dd24d1403ea3a26a4457f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d97d5d597848044230318ba70e1e2684.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee736a328d28b398031b0be32dab6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dad02ed718c19f69d49437eb29bae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c544580a765b8f8616339d85b62043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f385087c8215350c71ecc19882a41334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af82c2cc58ce62c5482f046c9fcb335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f540e3286c1ed8b0494f5bbc331f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd21381a14d583c32bd6e2fd2242867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fe56c0e3a8bcf45fc1a6b9a18d6378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844f85f82d826a97407316d391b7de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f8dd2ee8c0d77f8ae4c882296b0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdfa80cc38cea3ae582ec206eaedf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00721cbf454c38f31b0eb6cfe8e45f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb78baba751117e7bc21fa325100f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdee5fb275d3a08700f2de2b5f9b41514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e824efd5b976776a109523453ece5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f749fa87b8f4fd2b157520e9c4b09516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f70adc1fa24727d02532d6268dbc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eb6f2b11ecd7b99b0d00e3be04f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc71c0e0dffc22e896b168254f67119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919fb7d7c69d4c4801f65ca2d2315ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae38d3509cadbffbf07c160e4d6bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea075f668baa2636d762f385bbc7e17122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c066209aab2abd515dfbc76342464c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59585f53eae91d4f47b5f90470b1f4c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d290161ef933ffb8095ee46f94f95525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19ef3deb98ecd3af5709683bc1bf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8b890835ade6ff6b2ec2da84d29527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605d399082971ab44042fa2d04935f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada91dba7fcba615fab8d01df0c47429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d562af36ab290e41631a576afb4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7792bb420117576db1d1022501c4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ca446bf842631fdd1e67779a143932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e862a32eba400519bdc812caa35f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28113e11000a8109cf7b99c9fcaf9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba307a9dd0e2d4b9659d4166db5bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb299c3d81a180152c201c1386a54936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ea4d1b849b29de0d70d89187a44237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec7f08e3c0801d8facca543f354da038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f35f8be8f968aac7cf093a54a481339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5672402dcb45ffffef7d32f6f63a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45775112d4cd195dc444688af53ea3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3a5fb1b90eb8135622615eb526ce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d6739595d78c036678c2765765ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df6d610d0c00d957ecbfab8374fcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17f171dcd9a6b285fd85a6f1e37c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b42a895a46771481ddf087fbd143946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443f6976fa83a254a08cb15e8eed3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21cf34e304bebcec7d1460fe13bb9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177efc33819dea6a39f7239760e4b71c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac451d8bf0b55c992be73bdb44a0e6e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df126df842dcfbb0419ce4c20ca8af0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36dcf4a6eb3ccfa870f2927a0931f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c291237749cc5c5f354b3f2726c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b0d00949be715e9072f5b650c8f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5f4146702404c7f7aa3e3fe3caa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60edb4874bc11ca3736f683b24c06d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cd20ea8c0cd87e7bcb7018d176ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe72e7f8ccf20e0d15f2e8c7f374dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b65ef018f8f1bd2dea2f1feb66cfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424960d6340faef2fc853dcce36fffc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf243725cd3cb4a24973d693dc8f4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66073b64f6b8fa98de36142a4689d93862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffe72d5707fd7439659f10a5b48ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3243871611efd0592dbcf5a4a995a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137638212fb3d8ab268792ee40c75a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540406c25cf7381a9d35f324608d63666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07c6b7047e0f773669c912c2d2f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd91ef8d2bf41df887cff4743c94a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c272d9192a5ed786a477bc099b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ef5ef65c84516fbec3e274664c9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd205b1a1035f99e392d7c373552b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae3fd444087f9ae6f455e0dd961dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343625c7b76b16d77cbc36250fba237f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f05d2fa72077dde7ac2b82eef18674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf8c0eed4c29d88b6263efae9f4b8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2543359616f322ec669ea3471c8b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400fb3c721e24f349ec79171bf441b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bd71133ab30561bca38cb4f1939778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9903388da3f2a86d69b77a2ac8fbd4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5a1fef6ca897dd8b0e7f39b1b94e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>