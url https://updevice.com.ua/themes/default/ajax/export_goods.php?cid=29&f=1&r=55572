--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe51705a122b34b5d1b6d0dedc33ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b552eca8a7097464295da734edc0ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfe9fb9bbee6efc1ec676a46a53283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45010fc0537102b36c9f6c8adca5a264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761717d8eef9943f2d0df563903f3a635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0df2b226b4ed1a9c9583291b22ed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b20536f25375d14ad0c029b2c3667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929e7dc1f20df195ddefa8089b3cb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4927245eea8490ad127b7325e3b1b049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ba9179ac66d3e40b98c09fa8258010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d949c91cdd6d5ba11af3a5c93bba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d83117a6b11313930dd5a6c373457812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85349bb8b18484b33b5cc8450e1409a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f238c339f509c99ce1c30813e98bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb32b6d6162946be98deaff3eeed0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686131d359781bb8a7baaa05992d1b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e119c26f9ede7e0f87f264d25e36917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c8350d376f609df7bfa199b83e8fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727c813c0ff14bf13b0d1415e328a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e40139c1d102a2d4135ef1378edc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d584cb939599cfbcf61cad038d0ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f423efdbf67fb59b073cfb4c85d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc64e2d1265b65df6dbde65759aba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1863db4ad446d9eb28094517c9047224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ac3c248102475fe7bd7bc0e4d89225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7852236ac9e3125206b0825467b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0610995ee692aef5c2e2a62d7a6496e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c08c954c532633fa886393c1f0504928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c71f02ed99c19cedbd5df04c5be39c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf843c8362fd21e69bd4d9d524099730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f7450f9d1603c3e4e12f1dcabcc4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e7e12c48866cb2fb10f2adda30eae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f2794cfa6cab22ee06623c300864933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7000871db5ddc4aa3ceae66ee9a7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b856605d6a45702ef32e50887bf09335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8fc1250df306ca035f1e8e12a0b8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dbd9508c55d8c84621d4caeb518dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a018169e1d57907b120502f5f37f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8801a9f77e4171a073b591cdcae7f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c5b838fac183fcfa42d422c460ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436711b1a652eff01ff51828fd08dafb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a775cd02660efcc11b88f8daecd1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0669846eb6d313d6b473ef6bab02743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edcf6946cb67cd3a8f33de215ebbcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930924a8650992b1f11d9d169bafb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c5dc1ef62a07cc72683e997e35aff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd2648c518689865af7f595d01953847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b7eb1d638eb3d6b03b93379a3c4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30ccb7a3becb01eb3b0df5dcbfd8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29a08ded56add2ea071d530c200e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93336355eaef7579019ac82340112251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e375e6e0e05ab700b6444d6226c25352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971eace08a81323779f746e7a7ff9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b17e18bb451ae9c930dbf9e380d1a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac0128a94a348328058591a18c777355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631fc83aed336c24429b334aeb5f8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ab106f3b412496602f03083a1990f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60173460d21e9b80c28595ece648a0ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c1f04aae3f47736a38f61af7db8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19947e24dd7a9b1822c90116fa40694c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4b5f0142d34b9179989908382035361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e167a5607bd1fe07d8178143f504b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81ad1741f97b1ba0f97720ca2c67d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e598a9bc0009058c6367e040321764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd18daf0e88aadd4424308b85965a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f0d650a9992cf125d1c9114be3fcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b52fb21327737cd154b61242dd3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42cc786303788793a15a219100a0f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0f891914ce9372feffbe8e93c70169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658a4c4a7563bcf77fe201ea293de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be71d082c05568be94f202c67ba7e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb31c85af5bf4f6630ae46cdce70a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9d465893fa186e8f5742c1af13ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c12dfca01086eb7ca0386ecc72f9e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7b033fe3b5f4bc8bf4d57acbab6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1daaa7dc859a4bef59c62a53870e3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0dfa1f2197c29852f1e0bf22873d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa38e1de593e992330ba5a9330e8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5ad84319ec9e43c603fd28a7c40779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c65fb23a7291abeee6720e497b2b0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f7ec446807b6fc40ea968f8aaa32081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b302268953dd317e5ae008fe7efd82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150aa723d6015624e408754b4e44d8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b882a06753c648406eefef62072b332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca7424b0ec7ae546d43866b6279153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de02b6072c0247ce25cd0950d4deb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1bfa678be8ab2713137c17af03f645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde1e80adc22d1ff912ec8ebc129a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded4d39e682bd24fda18e90d86da1547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b697bbc1fbe52f6cd4ccae935b678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c05ec07e3079091d41e6b4782e029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c15b32551e93e08f75ccffb1fc5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df2fb62b2fa8d0c58ca21a866f44711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f52b5ed3ecf9b3d03a6fe6c54fbd6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c372660d30832c038add4e7eaf2d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f605aabe23e42268d027819623fc6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc038411eabd375e1ecb0dd3f04f4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40879293220b9ee736e5a2c920479316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbba7f88cbe6f9744d4a34c712befc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d35063573ff514a4c76ce6aad10ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349da6816759ecaf555e528e023165d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461d852b02f7aa4fc374eab09b055320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c9a810842e8e13e62eada966199fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe997265f52744b0241eeb6364ad8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828d62832c8a16a156c53f16996fc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eaf8258859b15c25282041c41ada524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a32818134aace6942aa03775b01e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140cf4a491bf92a657b1a4c35ddffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b373eabe53508fda16e9e9a9a66a0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82a3d6be698df10925f6e321ebd9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3396bec8e28b03d69dad95fe5a7ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b67a4639287e57cff2be18df43d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c9d4e602063d846e2fe3d401dcdd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932f2658096964c11310c54b83ae7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4120e68e745d356e50989ceeb26edb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a35713b84302888ab1500dc0c26534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53bcd077483634b5aaf3fe0826c4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6b838e75771b88eb5c1a83a997afb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cd90fcbc08dbd169f345b9561aa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c2ed340f0b61e76c020ebae10391938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fdfb4f6be8bfc5c8db52fdfbed8d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012eedb64a38e2d09a02171d1e59bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c30f0813c70238170acc563d2047941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0430ec6df3286d19daa308dc84303742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991b3b9232e5b0f4209d9180bf6aedd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c945deb49aa1350e8cd9ab8c79c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886018f7e5a600960d08031a7e241e7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d25b353cc728fbf6fcdc1205ad2ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c711126c2f72762d51944e95e0eb8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db7e8f11c047291f23735b93cc3e0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5afcf488d5a9ed7948606de8654849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2414edaf033c5a21c3432843b77c3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933d2191d15f2d463eeefefbae253151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe9b76e25238678c7334fa014f62d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85020cd9d13e60d4c0865ed5dabf2d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a185eb8b9f4a323532b4e5e42df243254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e59c52b5ac6352539e2e0a6122a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c278ccfccd0c79b94a446438e62fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee91110f8bb0c2fe145220ea541a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d6e7dabf28d1966aefcf39b947f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5add329a84a9c60ca58b039a7982c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9675ac4b3d7941a2ea1ba7976b115a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a4c6407bdcd3145486179bc3ad9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2038cec65c5f1ab2b08922cfbf81c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b18cc1ec199e91dc1a9c5900c0b8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd426e6551d030a9c20be993528c7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca765c11ee29fe28b32b1a9cb029c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd7542d875230dc32c3d5080f775b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538a9a978a9672589be8df310b04f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9ca242cf165d664604f4854b27ae668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6a2310683b3db64bfb1f51101ec369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a7a67bb12f4ce148986307aed584f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9478812512f7176f1a7a59757a4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663aa7223f7a35ddad77b81caec24a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fb831d491e38dbba2e249e60f86a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505fec997c0ec750f055f390cb912c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721697de3f080b622109f58f7c12bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20f647c7a2f373b48f873d1b6d90a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154bc1beaead2b22940b8de35bfd9ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cdb4acca731500a412ea2a810ecf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cca6e89627cd1631511fe837daa8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb623aa2137f029294c8783b787e6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>