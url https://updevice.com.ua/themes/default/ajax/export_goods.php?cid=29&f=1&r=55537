--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc3ec553eb498d06acb4d552822db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4806e270fe149e2415dcd1c370a8332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f45a9adb2dc7ef7212e04b35a0e673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f707d34ed2ad2b5de925d19442484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb2aa744c2d75c35d0a8f6392c6d165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d23d886d382adb965489781fb223d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e9a73fadf575d28b62b5324109bd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e60a24ef8dd3baa4ef3cebfaf30498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a200c9393fca0bc8fd7a3aa23a509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0c65659a2830ca99bc876362001410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b76755c8cfddc1be53a861c2f91e4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487105151267d4ee5eb6ac48d85dcbc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ba80bd12e0e436d915a255c41a4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e04522af7c32ac3910095c8fce7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4cbb40ad3ea0adcf8977ad80a4e5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65c3b59fa9ea18c7adcab03ab28e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36eed4c7d40c7b6c92f0299b2771b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8108d9ff29a1b40ced499ed2a9cb9e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76fe05456c5dca973c14f5991eac8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092d48ddbd1e0d463a6e39770c652020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28f006e03b280f497c97b956efc6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee7d4ca141b9e7108b72a1c1b0f71122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfd834f6c56f5a359f29327a7b244e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156bd7995e7b7e808308b8e25b466bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499a016de565c3fc9b885df04ee4edd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a9485dbd6e35103600220f95b78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d39b50bc12466508b4b2ee033d7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e426830db2557da5fa2aef8f9954b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9dc84aced600ebb213ddee2fca69629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee553fa02247c27131f042dcce9f6f1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a745db89efab3dd0b116afee338ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e4a58e8e42daeb51990172d2963f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829912630914143cc7b4b619f586ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c71d8164c5aefc690210a5ed5378f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6763ad29c798af4c56c58c1079145935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e374130a88284568d030df2dd7d1ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592916073f5ac7d88b1765658ef426e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33032df2b33ac28e2fd712baa0a410938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176305bbcdd5c6095f5673541e5ca4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdca4fa99333a9f03f40e23211955b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959048d2a7964ab65bb874e26684bde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076049cb322e0d8d86caba78e3fbbe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879cc21c5e8ffd2418faa0778b7051443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc69e9eb8c7d2e4e11b9aa5a6f8520f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e23a46f69079a384874a557d04ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09acf98aaba128394201b3df6a745f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369d24590dd28532f45441a391473547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a49f88940b34f6cfccc2f3f13a85e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d5fd0e343de2fe9e2a0974368dbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e44bf06dad0312c5a308695de783350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede5e2a569a6cd9c660600efce8d7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2897053aeb834371cbcbb81bd7071452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e67215ae959ac76d64112ff7083453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992841586bf12d4d837cd4f6fdf4cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336304be562e81a64b61f3051e2fd78f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf6fa8e3075e448ceab1694366277456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1eb85a29ea190ee9d67c99b0d94ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde18f4fe367b72521f4de57d8fe7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082cb801215cd8f14161e009a6d7be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f6ffd3ebcd5faee6ba2e43f4451a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226865d2e04c1077a8772318bbb171e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925bcb019dbafb01278e42cdbb08ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c294209ba11ef550dcbb8c925ec163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3318d66d8b8c596953a7f8fc6c7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665b4dc40eb1addfdbfa53088e710565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350009290dae1ec606a7ab226e14eb4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befe39946095ba303d6e2bec37e29ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6b186653fb781879c65f21d3932d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b06b17b99164d28920d28773b338a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b669872eb03f473c253b90c2eee3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281396dc4346d563b56a89973ec9fd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61558abc8187fe254f236b1d2f69dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3160394df4fb15108f09d868f3e45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316304c9af8c90a075b16cfa9084a84f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6d4bd1745f262fe17270919da04975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3851a1141625212dd7ba029c2f7d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053092734eade71b8ffcf35223627f3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a18b4201979fe859e8b04fa4499c2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe27618cab7861f96863c1cf117bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba398829e75d8650e0fb0eaa979d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847cbcb0368451557926ceff820abe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19e26c7605bd5b55a4288ec0b144882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4e846e6650ee3f8692de6374addd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff561988c712e75bfe28007e6a11e1284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26192e8a1b72ce280728d9d11a0e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f27d288c1bd6d64f33db1195930bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2f104dcececf238814e558b0297f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed606d2fc1e96affcf8bbfd8383587f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d71269e5aa8156fecdc03e8c8c125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500012e963f787e7d3f071157ec06746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5315c8db2e43dbb4ec6e55324d62207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d3281cf8e4920e16efc7766ae0ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364892922da5303f2c03dee68406779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640053aa271184e3c41c6871383e6ae610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808838dff5561f667a343809469b28611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313783988b31ac31420c9796c82328612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa146931cbcc0551d38300a0ab12b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982da66ed54636c4ef2ab6da785145814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f1f72c9a18cf0c53c6233e8b3d1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432829a2c594489da31a493d83e643816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c22a28269afb3c0095ee69a6b66b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a2bd692733f391f551e63752705fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c60c7c4c8c1a61ba80b4045617e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520c175b58be4d33efa5a62bac78e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd06d79782df52565ba86f1c25f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1de72b6f0004469bf42a2df057a5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d72d45f7cbab6805de0c1a4f74b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7197cdc6aa8c19cc37f7acfa217f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5c56a1af6fddca4763bf35d8ae18f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb041ee8e9e2c3140419d05e57875626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec95edeac1ba80a74363ba63bf9481127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0690921535b736260eba7b012253ccc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfac4ab95dfc1f16b25b0ce03202d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fbe7ee9bf99baf61d5513c1164d9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95ce41471c2f53d55e212b50e226931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489944e40c2ea10c9b40e358ac79ffc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831efa71ac3e3678faea6545fb41cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c1074360d48efc11cb800d625e9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449355fb873c77bbf2749a9e89130ca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bbaeb80ff7c0a2f6d9b07834a6af236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33791ee343362c507eb9dc75b2deb3b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f38d8ed4b395bd1f21405bee212938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47ecb531a8a7bf37714f2fc45e24839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125eb9d680e9f1afa763b4c24a822240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dff15e779c3848b78093866d9061c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8af15b89877e3c8d26784ffb8864e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce389fede4568b556cae4023fe921e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca577505804c7c9f92727ef6d840a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47256ffd80355e3e3544fa6cee42da4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b521419454a7e449f8c45dbc15ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a550485df88af90ae4238a57d0dd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804b8c3f29aeb56843dfb94a5e4b2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d4dac51258073bca31514621b25849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cf3aba3947581c51431a28235c1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0246c3fd528e8109760e6121417164c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24798220911b1dd7691007c30082bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b78af6188eddc5413f07bf7995c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05ae701c9e9ef85a612cab1c05743e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5148334062c9651081812261de72655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50dd15eefc8979b96fdccf2b993e7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f41b3fba99425e2920699804d1f7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba18a7565c995a68ba9e5f567dfa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370627bb04e582546f5bdebfccc29e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac2682d9284e847b07fc43a7f69cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb424a436175d9869fcf2031ac75f5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc9966fa39be5334a3659f7c1508f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf706091675c55167e8612648db20d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3f492e9e1fc089d830d8e4ccacef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7983ef76caff19ddac1f8ced55331f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c323b869271b1b87f98e79b55e30ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93f7d57c7b1dc23fdb15fd132e7bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083037d2cacbcf1fb2989b6ba2aaea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621ef502440e50e0f448371a87d3ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb05d8b5259a57ab65aef0c68691a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0122e2f6268c3584e7d4e0c511cdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aaea8db949ad8d77633f8a29b54b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f8d261eb670798e291ca4626318d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28563f4066cf7ba2601596423836374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aef34283d28f2ee2e58e742d67218975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a75b8b344f285296259dd05cf131d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8adfaa308848a00d486fee4138c9d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0cc0507ea466a6f8f91499a89fcf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394aa9232523224c70209ac8598f8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7f8b90fbdd0ad7151a4721f0ec13b80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>