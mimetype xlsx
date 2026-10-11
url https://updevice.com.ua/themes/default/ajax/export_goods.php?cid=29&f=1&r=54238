--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe5397ae8e1ebeeb588c462a9645251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c1a81c052e2653f708b5a16b20662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620003649955c58e54bb95c1eb1a142b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c90c498cf3bff4d00e4907b8630d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9db8039a2d4c067f249308fb01e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca86dea31753ef41f09b43ade1d4846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dfc7502cbf58b9e402a140b3052fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f476a5f321bdd801072fad19f365d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7115b68a6dd41cecbbf42cf90bdd0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3ba554283b6a7fddc02dfcf01d9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e04b3c85bcae383bd8b26438885c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea83d77086fa865361dfee7844640e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159add2728886afa758286c9e4cf5df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd87e94ba188f272f74f4115a5087a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a327659f0f97efb108f02d88913bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd32414f7a5e1f4b35fea0a301028116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc0e09090f413e526d567372e0487417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b340bc56aafee965f2e78d0d0efd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b77263d41ae7cc35c6844932dc8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28360444ef86a1ded703a061f1071fd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af45a9c558663fe695e9e433212bda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7fc931fa8198a371a505d315ed3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b8c91ce4ccc056cdce2276ea66d6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d34e8c549b9edf25c3c8bde853a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60280a834234a99eddc7846ef9cdfe3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8776a8ea296c58b030cf8571b0b1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f068c2363cc19fb83e22aab5b6cca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1eeb71182dbdb8515b4d6cd3f1e7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422034e30cfb42615a060229529d24c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d4af036645098f3f1a402f85d3e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ad74ba417155da8d46b9460be301b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f51c96f733d9c11b89a0c8581eac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6404d574e612e65992083792956b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e34350597c5596291c14af045c9c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ed624cba07a843193856cab4244735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f455d09f8eaca1e955d65807c895d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0ed8e117139ea251de0f81a57b1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa5832d06b70a49d021b078bad33438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302318ef51bd62aebada30adc0455839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04ab8b5c302f190528321e86d9ad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a8219ff92c92c931da250b2747c5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa407fa84e95499ffec347a2e23fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8674b4160edb3b385ef3b0c5bc2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c13f10464506f6cd5ebd38d9581944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015307de32ee61d330053895192adda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af5cee65ef5184e25398c7d6d0db2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471775a568b9444a91a302948530613547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35694b6e3926fd20959dff32772505f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816671f8c9c2e5de3c8c5c9d3d592ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00455f37d76bcc6773fb809ff8e8e2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf11261e5815588492456061db94f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2c86c1d0e581775a306d145bde3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9fde7ac9e2b0bdfc91ca4306545753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368005a508aa69c5d93f909e8b561ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eac198cf08737a28636dd43d35d6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce87c892d310be82c3e06b321ccc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027640e6ead33bbb3d40e31d09693fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c106f5000331a8d671718dbb835b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff4d78cf6211302e04c7e3e369ee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ecee00baa272ea2cdde866ea5ff660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea820f73be3aabb574442d31f3ecf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa54bc0fc5f4edb192aff0ac2867d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ad3c17970e3ff879ea6c395391cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae83833beabb4301c712462ac3db864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a599a16d9973eb69785c911b12b6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f83a1a3d67e4193533e16fcf095bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561856b5e67079b40f3fc802786bbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d5aa3f7e579f8b0b45ff11b9521768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb656d0f6b67af344d0c278cc2cd9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14750c8691867cc1606e1d081c203370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3a36fb3714a5308c9f00219f9b6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e60cad4d72acc6b665b962d1703f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854e62c8c6c084cd2775986591152f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf5932bdd030c7a2e3a0f3c882a1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b186a5f11ef4de941be0e955e02975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e1be67d44401f89c6bd71d199c3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb64c8806f86d45c36601f37a1ea9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804807f961b78c1c44bc0361c36f4d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b7ef4713ce9f1d04f57d31e4438679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0c8bb5bd230fe6cd488bf64bb90880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c848dd9e7bc2022c5f9b5c12b446081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185ae007189265d8b33100d6bb50d8282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b9337b27a93700968404c16faa32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98913faa3275bb0866cdd194374646fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43abb571e65234a2b6fef20e4e0c693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a713ea5caad1b916a93ca31dc5ec1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a473f042039d6d0defd15b2a73a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c71e98ae93dcd4eaaff0c9a19d3ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890232b823a822b414bc971c84dc3bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc827bb6cb5b7c64f7ea84fe94598748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe547c0fe7aca16edf25f80f87b0ff39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0491b106f6c0b49e8421d612a6c2dca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b49718707e9217fee79528f8bcd2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6ea5d9a5aa9c9934744c47eae40612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5334105e133fa385fcfda25b94bfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b181e83a51a3b499768ff544151414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c1eea758a359f09a4366d0d8f28115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1db63273565d32ef7142ddbcd7ea516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a286fdd35e7b68ece13adc998aae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7004abf3732f8a97c4651897f3bab318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f24346fa9093b227071475ae706719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b559385615949476560df64cec84b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ca64bdc4889874016e6b46a6a98121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f990ea768327d5a840649ae525cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99473d9b1eed229048e97098c751623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1395571a2e531d6fdc54536f86f2af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61736f97cca73eb0963a927f4829525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50376d0060fdc74e57622b569216b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda4c0dc1996247a81303e2172216227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33b9c9f06453cf46ba81f19b2291128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba46f306e304e9ad7f7c027af4f6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caf1e1eb0932c663748ad971d3498f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed2ebf053e25bd6fb831ec1d07d2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ade4e498b21cde88b21498a281eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf13600b04b600c2056c4dec22ccfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895284ce766a525b42a15b4da24a99c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926621e933dad42616ac20e93a48eba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff80d582dfb822ad9483bfebdc482336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518550a38a472cb9097ee81c31255d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3693cca1187c0f45517d21d70f88238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aded70873ea01f0144c85a1f6639ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a4c5c7cd34712bc90d6abcc80abc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b786a82787c0bfc83e4110b2f3c3f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dbf06898d15246a39b9fa386be91142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769465a7357c13b242b6b5ba58e8d30843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f678fc5afb28264e2d5e6d47379b3a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719949d7f0a67729ed69d703281099445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1317e0b80d6eae6b8e6dc46f87f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f386740aa0aff1e1cb9a0d4c23a3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c02865a15a327772a56216d75626548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0426a1a54607d13ece4e2cb95f5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479a8f14371ebd911d55c43e339e4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb0f9d30bd98b32e6b0a2641eb8f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f166eaf212dae8debdc2b2184f74d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f6f3d0ad2bece04b9421099f607653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8449f2a1d57072ad4ed05213cc4b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f896fda3498c3f9e7079fd7d4f418955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e603a2df3babb71d5b9194a0d673ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72f060215b9d74ed619c80dfa47a4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af504b8d335a4ff7aab7bc99db59b36058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d2d94b73683d6d1b3d05b4c37c6f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241126866ed3dd9d1f315f418bb58d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea10a771a97f182241d60cd53b9c49961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd953a1069e4bed5c907cdc99861962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2399f951b1b08d4881bb299daed8b5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278fe1a093ccc262a7c5f2a91f21ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baee8047d53dd868639be76ea66d6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614385210eed10783ea554c06d45db266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb578ddd70c1a66d15f978b87edc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d387062c6a13de9dfc7ca381093168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb46a13de27a0acfe912cca68dfefe769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e6e462c1553e5bd1bfcd43b993d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4fb9bb2de8ad9ffdcb33f17ad9c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e40859f48a4c1eb357473b0d65c4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9bf928ae67cc66039cfb0531c52b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66d4c6577efbf900031b55d69ab3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778862469139899cfbaa90fc82dc2ac275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbadd0d198663b2cbdf06b93b06efbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472eb9de7c48460b866673e6b50925177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cff7ae189265bbdea66a6e1171a2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e474a272ddf53e1c71f8e2042f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd28bcb3a6bb3b677aacdaf776918080.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>