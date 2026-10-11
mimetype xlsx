--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b058633446f811d983f8696f91e6e8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cfdb839614d99ba2694aff06cceb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5484dae2418c5aabb68e5a86330065a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e161475f9a4e7b4340e20850b45704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd41dc74dcb7a191549f4ced330dea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abd4a29088789a925d9ad46d43b9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b55fbe40428081fba74cea75812a217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bfc450d8531baf8a0ced684b6fc3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae26339a6c60dee2316f98d869bce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae914506745ef37d16a488b3fad652d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7887efc34b1b576978ebcc28f47511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef517266256662bcfc8717f45c7e66c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6f19e8b46ee9c8e06cd0574a46d2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d9f407b672ea73afbf72d5c0dd3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23444db6e673a755f5c678f11dc2a81815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434fbf2889391d2dbb0e13c853a636f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0621031b193742f8490c6087d815017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a75d53e5013ece5751c8cb27badbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203545a3e61ec521d19bb1a1f1db69519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965440fb173a96a812e1964ea3334220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1edf0bda8e5700ae8db8b0e8bd011421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3efa09b26415ab5d4c5afa847c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d9aa63c97c6f9c12ee67bcdf626523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619c00c10ed91555c977821a40979b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537849715725e67a2b8535c7cf7f0f2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b51b3cbfbc2bddc0c6c50a7b99fd7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dfb081504bb280916c07c9737ec5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a19aed2d45a78462f83a0d291f7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a929b88e759fa98eba88c63e6a892229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ee65cca0089f3914c12e0f2c9dd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ecb7a1bc933ae9245b8472001b05a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7110550898361294950b06d35d85e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fea569210a5e87a71d0630c5e5fbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48581abbfddf4730b44e21aa2716b8c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfdbaa1f0888df90a75f0d6e43f7f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93bb82e1a550d187b7da8a7647c93836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d342c05989c37561113a907f2b9788837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c99a323ff6a223499ebfbef1b123a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfb2d9bd826bf0451fb5b0c15ab90339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742e23eeaef35a9b2ffbb3770b84c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e540aecfaedec422dd1069de47daf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f733b927bb3c8f5d84bf6131e03c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a61ca0c00bf69764f1d7455edb14543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657edcd0093320df0ec2aa35782b8a1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3576bb1fdb23c6c7717b65b1b785045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a680c29cfbc6cfc0cd360b80b1f2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512465b2db4effae6d39003afd2f51ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac8045dceb4c290ad2452eda60f6c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde8ddce6a7ea298f869559e27e5f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e981690cd93879a9a381b68a67876650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55621dbe6d273ac6ed2233c6163fd1ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9f4759a8305ff8a9f86450069d8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495a14f77cf4a9dbfe0512ce65268353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeca33d5b324fe722dc5ab4df40fcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5d623c01729759950f1a4f6a936e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430eb3b988cde8735241aacb02d55e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1855753afb91044773ebaa60aa88657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac8b239874ca4862beb3bf43d367758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732446b8a821d782c3a75de854c3d4ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9e51d026e4b13273c02a54ce2f8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92aba383af1144caff8ba70947d6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889e12a08695703abc7822ad29a825b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc5097743aca0ab04a03c5bf3ea2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe44812392b090376343ab7aedd3d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600fad114bfb0e43eb228463af955265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f986f8c030cca8457ead36a7c748c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdf6e5972a983a42f7ea35ef9655267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce13a71fcd3a7bea7d734893727b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4ed48ddd321fe4f4ea4bfe0642e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482b688035a9683b472835d765faf6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baec7d95042b890b6ba7537b0f21fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baab69c696128fc716755d4b66e3b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db4b1369aada32776ffe8e5b1aaec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad030eec4f82ce8747b790688d9557c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ababc5126071b22178a32e5bc9a43a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca8a6011f36ef4ee66e8a7e2064e6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924466e8e68a6200773800efc82e072c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce992acec4b76878425a261b25125bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7f594365a392c571d02fac38828979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73712d4b3f6100e81ce48051eab36780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd401a16cb8dce7d3fc041044187b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe85c3378600f0835f3b529f507311882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2857c9a34762405b01ebb6e369862d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a87c113067a9a8fabcaa40dc54017284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bf35615f4bf81fd1e6c7b496b155b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebfc90fd6478cf3be562bb9e3f94b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd33dafa48795bccbf5832cdc2d7b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a58548bb1170e6adb61d4d87dcf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef21257333f1d7288989519685b22975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656963cbec34be895855d428212817a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5837a3bb418431633fce2ee274fb1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835bb8116dcce05d159a378a45116f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25e4557859d55f0f96250d74e80cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a46beb78ef00e8c16a6f4b47292da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2907eba4261542a64db826efa9c308e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106864ad0a86fcd4cdd9ae8cfb414c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3145610e1f2edab409f6bce4d8aa2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44ec0a15bb3045547a208988c067e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc083d5ad2bcbe206cb0ac2b283bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71738f72b34f887ce441a3689c4d3bf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16c4dec081c945f99c7950e79b2a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b8805268f096873c362e3711d78918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132356138ae4e2a056f75bfcd722e9e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11d200b59d7cc76171b75dd37ef3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680692bcc0cc89997621e36bf6c0da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ec12fb51ca614852217e7449d43b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820f2ae301c3e96c4632fef04d2c5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61fba951b289d872b3b9d829891c0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eb0c7cf00d71ded4ade4cc342b53725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db6d932ceabdcd7f57033db308c7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73dbad49302b337406280f7e731ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045bce028fb3a6a93e7bb3845ce4eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029221fde6cff0ee985ef5e67c250a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2133b4ba684b1d16bf9bc9cd9093ac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee012e3b634aaed91252d4d30cbac8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ded7f45d8b8d682520b2e216210c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801255a1f06907ca1c6b235f23217a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2fddd4f7fe2f9e94831126a9d1fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5ef22377689b950e31d88d4c530f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea22992a43dc7fba7b540e0c81e86d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a03c50cfbdb9cb4372a74fdbae74137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688502bdf272f63ccc776219241938038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f19c93ae98ca33022229374d715e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babfcbeaa13f0d4856ff4810cb147c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd92d91de45a8657c0f66d3c1346841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac719a2656260653edb7740a1ccf5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1238ff8f201f543a9e24e0b45858643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca174545bdec834dddc67f31d883044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae732839b2f061b39edbfdbae695a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d7ec1efb6b0369ae8febae0fde48246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d35acef89e3998c6f1b19e0cfc0a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb765b2522f9fb2fb7550a1c8f42648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a458a017a85d6d470c31b5fcfb2726649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc2d7b063b7609d8d70871a85733b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d2e4997dc8dac54593c8dad5141051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5dc35cbeacfad6e75043b9beebb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4367a3e4dc8cda837bf539c860701a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9e4f5345252d102e77153030754854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc302ddc9ea2f49e738ad2f3befa30c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35119d6a5c831270d7ea0f6ecb0fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5512f065a5617b3a030197a157e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7965038105423aa73b8377dee8291358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7559d12aeb91caeed579a34192a2ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3a6fdba9b27560c8800ca1afc8bd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9a5d454af5c68f0a48f36e8f510b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fafbfe859bbda7407bd263b4c3a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e0ee82f9ef1854712a0930406ed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5bdf0220264c63c00fc5e10b1728d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8217b286d085463f8287540a659865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393b6bb98a97f8a0c4fe10078a0a5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720433ab570791a718872fde1dea947767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef926e99f862553ed2de7f287761b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997f2c710fc2b37dd243773dbe02d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d162c6701a4b719f78fce4b329772570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aebe7e09871cbcf776fc9099c544671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb47ade7114439b5d9caf888b5d5f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655122caaa6c0a4a56434a6193e68773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980db4b948c48fbcc9bc74409cca67074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5502e1f5f8b0ecb147d87b038be675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1853bda894f42ddf59ca2abff61476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247b8ba900443c8c00ce50033470f3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c61eee16a8454056aa3ccd6c56d1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126a6eee2e738f19680a7c96e7e23f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da222c72b0f15108e9ecf5dc7830d8e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>