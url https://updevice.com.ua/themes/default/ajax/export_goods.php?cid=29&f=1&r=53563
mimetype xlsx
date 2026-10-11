--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83659c14f81f7b1e3534ef7e16c35b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc09c11a1851ff69549c66e56c8de9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb74e7a7190b0fa4312ef5bae628fd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e4670526d5b4b3d5e3d713fdb5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ca00a0b919ce75d7e561ce9110775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952712803105be150e6daa0d28a9f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac7271efedcd03e7cccc6cd1606ee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea199b8145f66bfe4c0cf206fb15f008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72581695129a5e1a226705b1f3fb4b359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241af122ba1dd2f8786271c3842f5e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba294456356a76d0f05e3e332ba9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5fa6e30a83706006dbc54d93c5bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91f8b1430cd60f10762fc0203d9ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29acc2a39545e7afcd491c58d4f0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d1f3b3908fba9bb9418a9cd6746e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e833b3a0db56376800895b598fa6c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f042e668d4737a9d2991e24a915917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeda83bc80afdc02b5c25406a866f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865011e8afc15202147681e8f4d033519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc02495c63ab2365532c26d40ec0da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23dfd93ea63f80130ed732e9a363f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf5df8bde132917ba31a629786bde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88b8f549113404455ddf9984bd39a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6e9377d4ab03f8fd89a9f4f9b745e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecc6e077b5792e5225572cb54e3f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf4d4bd8a5ce0df9b264ecb3ada6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c50cb2a3fb582c8117d238fe466e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd800a3908facb21d55769a903fbd0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf66b6005cd65fbb33e3bfb7fc59529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76885b52d901949266385de091835e1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c1e682a4a39959a236c9ea0ada1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565e9a77fe6fff69a63eea653ff2bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a1878e6f9150a29b50a7d3b12ba1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47e137dce0af509b93547194ce6f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295fe9d30177484064c695a589087c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae037d14d10f11c7561a55464578f5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44f9e8bf42040d6b3683156732d37437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df39dfc7db5f83570a02452ad19cbaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995b2bd0d830a7a2f3b9831f678a2f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7981a75a9d6b4d2b2fd647bf4dbd0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c76dde31a4985990662fce61345b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b62ae2b09fa8dee51386153fde03942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3963fd5839c61ce7dc034925f4b3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa99f9104cc88923199557c1d98d0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74764b4e0f8e06a9146f8fba2830b0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007903ab066e1ee3226aae21f477bb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a16aa9f7575b5211cc80b801656c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0f3dc58529d36bc877bb74c6275c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc64e3eeda72458af0e00bd3447cc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744e08660643a33853f70b7d7358eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823130b1b370f026490844a71c891d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186b95290b9935f0ead9d4d98743e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c85bab31d0d3cbe3073f1fae0f1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3b85d472dc577a21d0575aa3708f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edbe7deea684590c8a00761c4c3a2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001d359de9ab3a9d7a0565ed38137f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d008761bd8b2f5a192425ad2466c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369841b203e8f573ce35da825e058e0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3e8031b1ada149a6cd6a957a3a8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82204eca811b7d18a5ae10711c3ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d206ab5cc19feedee49cf8e687b304961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2d4d7b4c74493cd7d8ae4b27503b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900988b16a69a24f0434823a5d6dce863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea37b8d4b76c616345315db6c527b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f436194da721ff3f5ab9ccfcc5eb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae1d0f2f733c9f9df55b9b7781129c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fab154c76b9fee538cbfa1702f7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4816220c017e6eb3754ca0e8dd3a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85caa0bb56a4d6c57c1cbcfcfe847f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a89390d14954f1acad6abc24b6c9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab308c16af75f904734028f938a95a2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f67025c8d28f709722711f3c2489a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9666bb6d69f011f4b19db7967a80573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fc531e29755d70b63d614052b0ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1353513e4c3a25a323ed0537ca2e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f2c12528b802f5086537a682cbfb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c06c60632ac6d705af3bc14af6ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2d7d4c71c326a3bf699dac6aef2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82e28e3474e14d768cc061a48501479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0df93c504027e8ae853cb57da809a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aca3c424c89f1b3be88f6c9cfd8c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e7fb826b95e2fafd015a5b834cce82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90dbdbc904d61537dc5a4ccd6da7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befee4b20a070bc28b3a7cda2c74d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed05dbdc5d78ffd7c527a916dd8d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f127d8f7d5bf8d50e9f12e3a46824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995214418904b9fc0da1258fc394625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea50e253f3458b727fe1448be18b136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f255a6c9c54bee643f41bdf3a84ccf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97c64283d98d946ce8173ce9d40128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78133dc7b7b54a06d9c6e2495f7e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c8c211aab36239f2f7d6684f843310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423e2c0b7a51a0b3eb3d7057c5dbb3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938694eb9a2703c9a3bf730800aa6ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093597194b787c7e3ef7d962117064f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774761e55b994d961f5ed759fe6cc5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5df11a245b3687a6a3a89e76c972815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d25b4adc2dcdac03615c1ed27a088716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a2751c45337aff819cb4c9194c4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cf34cb69bc0eb409781baa3d1d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c89eecbdf8c9ee52020b17e163b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca534657a85b093218501201c321420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7331ae4676ff02afdb9e98959bf9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7887a7075fe9b388bc47b927c70b4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1f2142e5f0306841b3cd869bfc5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b94e9e776a133182bc4d6626c1f0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de696cd22c4754b89659e9d42acdf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1a0ac8f994e58918f4d4050520ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7fa26f8f93873f6dbc671e134db9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cd3ab2c1d4da20924eef306aeb8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1a7d82a2450e69daab9091840b9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835029beb40f7078923ec15f688e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d539fd705b9925bc588d856f22515fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d92944eb0c74054de27c267d20e76432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b527d76733b6fdff88793036260d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373d9f3d8ceae07e5ea8c1ea45dea034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635095be6c0731d782a78699528d09d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf097eb849c5bec554618b783713246436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e215bacbd0cb65434eb2137eff2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea070e70ab69b79361249882db9dc5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc607d82d85b91b382b003c2c4cca2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bec3d43d64924cccc27be675075cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056b0f64d805b7073cf770367def9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5495b919bcf5bad0066def34ec99c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3715f36cb1024666ee41ba7ddeae9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171380055d64da91f2fdaab4f1941944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0813a470f5033a5d29f091ffecc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b8450cbbc0b21fa26da89165f02fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7607f84b862408d6feee9155e83e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f054c1ee8f43b03b99e4530034856ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c7dba11ecc6b2f274e9554b5ce3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fccc8ce6f34786442d4b1e61cc0c0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63952ff16af0052b7857af0f2d300fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ba8e1264f3044e9adaec977478b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da86025ced9e6384b7df51304d14e8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798e404348dc1709cdce9f624b325f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f398aa25c82b2911afb88b404915ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66be7aa4282981d40046980cd8a7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0483f4ba5020811dac360e4b2da81057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ba9bb1c5596ef9ae0fead25f57ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aafcf6ae43f0a15181f6262ba236e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d572bc9d0eefb594d564c19498db0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5efa9983ef4931d75f35b7492e8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd519df2d5318e06815d4d6ccc89fecf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f621f60d4bbbcd8c127c0e8f41425c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa92e1c636003d65c1ee028f794df164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469951030b0587fc2c5fcc7002065a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3344056f502f619275cc8c9282d22566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74516d581503872f1fd54e0f8a167067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e391d5f2ae14f0936580819f7af1d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c518a225d884cfffbf25ea21ba1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f444db2c5d59d272212f6d71d860f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476cf1e5381e3fa4103071658bb49f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34ea058c95d6c46b9b05c5650561272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7b65382dd35fb0e34f7ed975e25973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6036411c3173ff91d24223de388574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a93f334d955360ead7fdbf03783daf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a0da67ea9497dceb26f1171d5d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23401e2761964513d49592b27154c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a8725ab58c1b9f5ab0fe8109291c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849a72c07ce1523d8c9ea88136db6da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8c6993c7a8baa7e55c027631962e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>