--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4e506dba75dc750e9a5d55c64f52d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed253c52d618f1b7b86391389d15e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed6d3a653aa9185051c9c9e4d8904a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad53d5db0f37d59c8e402a8690c804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e07e61804f9867c352757d3fed5235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e83b298014f60b5407508b899a996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b29ba2edbfd30580bc463f13b5017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90943dba1eaa5bb88a0da43104d647f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6659b0040e6e754e2ff315552bd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5706e8a848700673977784e03b9cb0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced45983bc30ac8c00b4e2bc2c44ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd748d27215edba922d6dd6318039d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553fb2be33138d797793aec0143eea613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234cda3fd5ff39bceba119c1eefa4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ef0e4260b9227c4e41e67a4a9338f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a8e01f3b87059ab40c2f9a51ce2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1ce496fe84a6673663a2701beacc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdb9cdc4f045ad68ef6fce4b4c004c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba95d1a9c16b7e550b17fa4622568a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711972d1be27fc4221ac3f6269c1dbf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f261a5538df46e2cff4fc2cfad37b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd60054c03a878cfda2d1586014cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d806ea5fc31cf24cfaaed592c0a5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5992cfb77016aff5d2bde60ef06bfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1434e11f9cd0afd2fbd737c9470e6cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1bf5f1ee18f97fe511a2e8868f7b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38faba620f2308abeda0c9357ae10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49ce08d86324fae3959dc707c83e1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd28676766d392e75e3b557b08266629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924670a8d839ff325558c84bbf3edb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b473f0852039d0d092253cd1ef15b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a84bb9880a12bc4756b2310f723ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0556e5c2f4b1cfd9df2cfa5aff8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccdcdf8d9d324159cc8471e5ea1ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e60fd8419ce57dc215a16224949cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a09eda2404755923791f8a82af82d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f582e91e8afc47cebf90b409b5ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7783e3062cb7001a425e490f827d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09658117a21c4e91351aafa7ccead639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34523cc1fd6e8a77c14af17242bb9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb537f45620b10ec228ea213b8afc6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02592198fead948db96727d94ca8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a27641a76b8682eedddaeac6b20543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fa657df48ed21853caa59d7ac909644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5fee5274b065694bc9b973cfc637d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f59daae4818cb37718cd21ca62207546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3830122ea3d90f8f4e92217f5c8c0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de337a85e04f5933533bd3fe56fcc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a79d11bfaea84ccab4f3ba328c58849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b871a26a8670e4882249e96db2d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b845ba7f55b1603238571878d750b0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbcb1a6b8b3f8ba3daa06524fa283552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbff8fa0fd841441d059a9e99d26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe9d55a0b6bb414015cc7cf04c1af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddab0de99618020097c55cb1299b9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5d3c4f67b70e20e6f4c075a55ecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322262dbe022f011fec2316b092b4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a014d771fc9a849e27f6f627880958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43d30ae77e8d816d0c5efbdb840c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82413cad3bda5eac556823bf387047e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa4674f517edbaf7aaac1fa2d743e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c537aabc9d1b31ef1e128eac4b8a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f9d6abda9b4c67ed77be147ee6bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e8aa944eb2b66d982239de424b5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b9a4c89c575c1334e472a0ca8158865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132c332cdfa5736da25874c3f1280de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae472b84c6e190b9bd1e82ef4f75067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91507dcc7282a884b2e5d023e3bb2a0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454c742953925c5d330d174637caf4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93014a4d526f4b93233e9d2165de20f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610aab79f8a0f94d362d4803099e4b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb4b1a107720c2ae6d91b11d0a4a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e2c4f51d3ccb579bbf6ddc9d7f8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db263d0be63dc4774ee8675b5b01274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158d903a0fd0d12f0826f33cf305c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6add6ef833caa870d162b092d2e79976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3909dcae31e3d90218229639f6c5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85846849ab9acc19b8fc0c732a7d49478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70bbfc34cddc9939facd546473994a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ff053f89b743ef97ce350e4f007380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e22cea0164fc9227cb05f90a327381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd393fe0f81d25dfaa3a1b1eb92184282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0072f0892478f1b80e608003c9651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947eee3eb7d02273fe41a440f4f45582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509dc81b0b1237e3084edb7c358e2793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05e7f07c8bbc8ba364855781fa5554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14dd95410edc333131e45c41d762c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b33196d98f342e1952dc895c8edbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcfd7104f43414f80986d1301b06797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b1627c3fd5047b98d850e062b43598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e287c2491ce0181c87c7ec9158e169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535a1729bac8b48ebbdc9ff9fcace210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0391c1c625f44d362c03419549a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d92e244d73283c77306388ddf0f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfe6b32938035462945c17f39d95cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7b42bd791c6799d36ebfdca5557514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0610c4f6be04855a30b80bb828537b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f89475afca847b3fe214398c6e3b1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf3017298ed439f0e4c69c979845b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf2b65f83c214f07e89c8edee77d3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761949ba222e7b4e4b6d907d54ff2e6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7999f35699468042891e844b0e6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3c2925dc1d93522e83a6be50e5d1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e489c4bf520f367991d631d8d6c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08ec1564ededf5379e8c05297652e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd5c47036af9d997b6bae06e265a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f176a847022f20351e4db6e153779f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22cace8d262cd3482cea921f688d2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c8bef644561b70252dc37de5674427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07136fe1d5e4a7c6903afd2608ff6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a70bccae23e9c2656b07e3d3c4dc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d924df4afdc17b2a6eb2fc2e4f66530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e498aea9aed801dd379a1d0e0a5f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166e55bd7b653e74afd9552f75d6aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06cedf97053317ef07b1b02ed5ab9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d0f12922c30909250b3b6555f85734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b03fa8dde752ed7cfd765862e811635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6148d86f0404d8f7e97fcc2361141d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e82194b28f6469152ecc3a61bf2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc43285d548e91246c62872265277d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725f75668a9edea391a47f43ff4d4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a4c36eb22f0b727b1ad29547a91140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae768587c228151e6cb43a5ab35fb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0002450367708414c091dcb01e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d0ed3ce7263c0805216666a6a31543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b110727ad4eb56feac7bbe328dfb17e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9dd3e710af150a59ed669b52b1eeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f71b44cefb78471340c6aed4c54846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e42d418d29f891ec2061e73c5424947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f3be344eaf7c946d3174d7c94d5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a17a347fcad7fb5d94906643550ad349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d4a107db86a9604242d47880be9ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0438a9ddd54965c6a5dc2643e69451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d70ae1c5c5c7b04165a5305dfc4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b816a58380477653b0823e1ee3f9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602b79ec3a55e35b20e8410079114a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0a65c4dc29c09d764fe127867b2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029712ebf18adaadd3fa02bad73575bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4035e078ba0ef6151cdf9a0d46ca2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9610dd8bd8c20ea7b7cf4a539d3f3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054687ccf983adb39b1bd5093c66e8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae65a6ff28e3be2c135916de9ae0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea28e01030577cec0c3086a7a89dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f612201f6d8462f3fa1c75df5a05362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6ec8701171d62af8356ec1a0efe9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a637b31c4a6c4f628f46ed6efdefcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440f7f2889fd4676501302b71a95eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa526181176780c5233b2d4da59a15566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e91781bdacbb312e65ae41693279467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0a09643bea403d5f1ea79df646bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7668eb00d5f51dc64f064ce0d394469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc7101fa0e02edda689a52470717070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a9a28eca9f84cdf975192d7d5fe3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058911ed9eca74da0c8761d6e6a87c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27e36528bf8d259c871e58d820ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676c75d53dcd41d639789022327e4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67af6684a8858474dacf9519b3ddc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc05a4f279c82b61e3423e1ef5590c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9313d9f0e5331412c9ed8221cf17177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e571bdc36eed45f0e79de807ab7b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26dd321a4458a6286086cf802367c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc87948928a7e586f04c9a2a32db1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def839a0069c16f0a1ab62b183ff1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a06fdb595cdc30f45a4a4aae643382.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>