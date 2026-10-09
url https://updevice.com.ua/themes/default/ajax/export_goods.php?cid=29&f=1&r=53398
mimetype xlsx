--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4178060e21a5eb9bdb6301a0091eb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a818f0a8d988fb3bae3e2dcd6c042c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43952dc45529cfbc92897115e92b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8cd1f7f4388d3f2e63f5d67f758b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be06cc7a2873a3f9bd006244fdf2175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef593a2ee6a5a3cc9bf2e43f88c85b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab54e7721d3e537e8208a520f21de87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b72518164258bbb41b851ff762dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da09d4ea76c534f375f782590b2d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b8aebd8c34d771665b85c7f4a58d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda0493ad3ebb0ef75bb6c0f491edf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39dd7dbe0e979ac5a8262d2ce5613712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d532b336b7d2746649b88f1cc073e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16630e9ef627170f3a83f11d30fc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55160ccc9ad299d71585952028d428615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdbdb0105e2a56fb27790fa46ffbdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2bdadabcc9f86d98c6fcf822598db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac06eefc12586a837dc6630244c456518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d96f1999d041606e62454b7807e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898e16bc5bef0205945067a1a40d9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cb90f556153c401dd9718564f4b7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd24cb4acb210583c89ab021f0a3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6074c343e6cadbebb3a858bb3f6ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d684c9779023a2811a5e4fb9a76db124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f60c63220592829ecb7718788bcd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb8959e00a7b9f906fa3e39cd510026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6748d6b38bffc8795481a6ca6377c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ed6e306ea78ddd347f8e2dabf9ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381549e2444cc13a2a65fbc4033cdb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78299af462960df7d3c88cf4e5fc6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ebdbe671d173621274a2f5f459b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5dbe1716e3772818d22f5508d495532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f73c0f56dd4f6d9ed646636be594933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44371692da0d27c5b4dad46aa1e6fcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460d10d8ebb2273a2531ab644d04bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a82f721952334377fc08f8da867b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5a5319b325692929e23aa511d7bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28385ec6acdd56ed300ab2b930245b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e46aaa465f479d8c9d81f6235d9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55ff23cd8ae94135aa04cced9bfe0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bff7abde026fd5e22ee7f3884fdce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637e77934ad06426e3e5dd9db5121f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83589e2e92fb7af6171e71210bc816743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b54bdfc9466da6f3ef7c0b233d6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c232ffd13b1be53c595f94141d70545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ead2ea92f8541eae8b1076fedb90146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe668d8a947c45a3a49b446fdbc02e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c483b858405c7e51e12ec14a2e19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3442e7ec88a58bc5024d14065a61bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541acc94384536c6e2bf19b08dd9d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f543d29c02930869f01d5d10601ae7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf05f350642f3cde5c3537de8930d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710ab7e55eaab9464d0bd814c0b7d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cf84604b81076a2cd6e0235d06a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799fa77f78370b439ed154272e279d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa9da98afee17e33f485b005f8a2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc462f1b5956928916727d2f3d8b30157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fae28066f626f8105da58ebd161ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5af86f090258a5cd59a391b3283ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d855e05903121aeeb33c3a038b9ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe295c4da6d9a73b64f76f2953a1f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef501335a18be21fbcfca34e17489662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36c3fd3756c52b49660eaee6be16e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d808df36751beaed5b5dc13bfb170964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66754f80093bb3b8a388bea475388de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed953ad203c458c296affdeed3fde266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fdd0890c1d70d321346eda5019c5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb537975a6231526f292b8e3a78046868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f552b215cddece2bc7b507b4eeabb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123fe444ce41825ed4ea11423e7c5ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88266499cc5cae0843e331af3a7c16b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221893bd4ca445f34f0a63e06fc32b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2ef8c91b88d4147e3dadc3adbd9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a006fab5c0c115c9574396a0fbe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a5af56e29761fd352e10d4b68f91375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97659da028f5607f97be3a27d0306276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43b94a3ca1d1c28ed9784334ebe8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10dabde666f033c5a5a8d471ac1b4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76762422d929fb23d41738682e08d9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d0b75b63b293aaaa84627509264580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6ab1f032a05eb7a2afc7188cc66681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe125a96d67c851c2d83d44c154b9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a595a02d33e3b6bd61fff5d1396262d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa506dff1b3f0f4cdade0dca1af2984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e99614872177676d1db82651504481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8c50aa39ac96a4af03fd9e20bc242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15cd3850341948707c2a376deae893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a913c768a9ee13a95073b1ee4b3a344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612fcff570eaba8ebaaf6a6fa0ebf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a85363dfa857b5f04d8b936ce4dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbf645d11f00d7aca1c59686cf346e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e95c1c68aad554345b9bd1c6e47b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19b9e91bd5f67886cf649df3df6799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3349d645f06a25f8fa9bdae577ba35310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e28c72fab4eec7f746dd1466683611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419df6e2bf0f037883dacab090a82312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a24d8d9c92f267f950bcc91435be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51232cfce0f95709e2bb58eef0dd9a4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88a940287f3ebfe54242a11d8162a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996741e8b3268220f61ecf0f0a832d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d9a9f0f45a387d3c442dd677b47317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb33182c67385d9b4e47f900566efb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc0646f2824f1859fa7692de4fea9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae60a4ba89b58adabbf9cb36393e7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd787e7e37e7a2b39b90a0e2b0e896021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5beff410b55550fb7eaacb6a34bb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd9157bb65acb65760237b5c3fb52123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe5b69ee3631f5f30089ed33d1fe5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a1becaa3157f8daa88a15e4d6f5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd6d46ee493e325cf0d875acc70b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c88d8937a5924e021e0d6de5c1c0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dcc9c2c8a5e61cf7a1aa8efbe6f5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee37d190f818aae3ea8a6a368783c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342e51e56ce5c0bef129be5487ff0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf36cc36ebb4f7bf2486c47a12616b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8e1cb22549e5e421ec4f9c5d83cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac2522e5bcae0aa7f5d57bddbbf93933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286bc7fe15ccb1b4569c6d85fd7501234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53506208c9bccaba1c66348e5ddb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4823a88db719295a1788c8a3bf0f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c00c1c3f89c02e29453964b622c5c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aabaa73020a14c780900790500d5ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b52aeaed65f23ebb79c9e2a88725439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144feba744a4dad094280822176d30140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae74f0606ae7a5a8706b74ed66da2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317be803a2ab22cc8bd1799535b71f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220702f50135b71a25d00ee2cde823db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2893a178daf0bbd153ea1c85fe21e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693002244ac4ab84709b131f07a6e2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07dc9f3761f47bedff44b345088e8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fee851ea621f916c86ff468be867c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357d56f3ca794fe70463a18b35e7d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fdf4a97dfb9eb7571ed410421971549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb53c3cd5d0c5cdcf41515a8302b6cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24c0f5c4c7673ad72402f553ef6c4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4b21420a49802f1a3a5e13d1f1f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8dafc7e25b4d57bc2dadb01e0b52f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0d81b0caaceadd3c2c93cf039802854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e2b375222ca9fec6f37824eda0a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17f661efda2f34906309c25e816b6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e0ba476dba9d24d5fc8f12cc583157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e712ad356f1b12c0848472125c6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f2d9e85055cdc777941c2feb750d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17352b9a232a58526c9b241eed24f7b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c39edd73dfdd410d01fc5cf1df86961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8794bd86fa1b103c08e667ca4ca6b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f009cac9d310ce3f01065a0baa786a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b738b83cf4b8e3033a8371d24624fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2fa98e06ba7755159ff9b9aec060d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd41c944408760a7e9784b0b084c1b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1c3b755255b53576aadf37a7dbe5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803cbfea34d84254669adfde9a84ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a91041dd1e0832b1c7b923b65d70969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2ea0ed9bd1b9cb4ce39b7bb97bb8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd89645e1e2be71083fe93b52b06b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b4c4f20c74c0c3af613deb713c4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5fcdcf6699bb0408788c2464c28f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb118e514ccfcce78c5e3d0c65c7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699a470eadd58bec145be6b3d4eb72e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e234fcc1d910753ea953a5aba4d74d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff70ccedcb5d465b5dd99042438712377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb688e2cac9e84ca66e195dc51fb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a734cec67362b1a7f3e8ba52f15c8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406556f72076d8a1f58d8758635307ce80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>