--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e072f1913d79eda2cc24aa479ac1141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69982c35b791e6184291b89af1f8992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32648ef86b0a3315d94ae3a0afced5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c159be87602686ee2a54fc5f14814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18e2c7891a35d4596bb8121e6318f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417974bbe61f183f083168b34e4f0566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4749cb88939f9ffd108f3ff89d87457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4227c110d7245d59ca2b85e2ef58668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1cee6c619e0e6a4d2c1809c2db87a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb89d321bf80b0f58febb0903e59a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f86a88949ccbb53fa7d07ed19e62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aab17ffc19aa99fa6fbfcb8d347aab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e830ee1d6bdaa486d11c1e34682f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921c2435c1bb53c7af6e3214f05f2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e0db40368cd68c84dbd56c4ec20815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e544450d80d872cb5cc89db2433216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87009b3c3fb9fc92d11f41f2a1d33bd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566bf8432002576921cbc8fe93f734918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c5106e85c4a358c37f2f62b444ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787615e491e6dcbdd335c4be97b70e5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4996b15e8618df533da67d8e895c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36911f87199b675a26f2ed5445be108a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133513a0007c30fbfaf20ba8b9abde323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46165244cc85b8cd10374801144cdfe524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed83db7a9addf9bb6b67386378f72525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631e7838ac089e1f455715a2375b7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d61d4c963c53f80a30dc9fb81182e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828a96407c75629f664108577cde1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33538d59370efb1484bce20ace8dad1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e183345aefc95ebed789ff7aed026230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443d52f3a42759c177ea4e8c2d0198131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e087635ec8e66126b8882957eb3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368bdf3dd12e7e18268fd884a5d5e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982c0db6fc8397d631857258dc2fe534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff939b50ac30e6e722921fad05bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c1685e6c8a0689a85ba282361eabc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f48282d514a2dd9c80aed20e28780737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c612dcf6d06a754e903354181770138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5958446cb373452622720a87c810da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac16fdf3946c7d69bd0b3c4ab3d97a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6a15750eedb16bbd26444ca3c28741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dc23f131db8123a7f6a474ad9ae3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9595101eb96f909e2a43431557f57443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab6d2926d76944b164498a84ca2c4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c754c2614ea9b6245b55538f37a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8abbd24d0dccec932004f73e7dfa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb8523f24daa34ecd167e706d4741247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb5c97486d8db194d5b8746b3b063c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18eceffa644cf3c172738e0860e7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06b33daa4174db8d43a09b765f4b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d7386abe1e6916d34a0f4863ec73251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fca17e4adc8a88fef95fa2a2d6ef152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f438647a9546310fcb17ddbb36a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547533ec4c8207accba504f9b246777c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e6592967caa89d1cca986cf25aae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d907891c4ca59cae60f142a7806356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb1a85699183033a62f4a37abebbd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac973ed96dafab03157b86e94fde47e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e87dd2889ee72c923785edc8e04a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e5b729e5a1f060eae5544be83b1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a53b7214dc761d4aa460160bb07261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea629e6e6cd8f901b3550407be2b2e4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753005dcb50a1bc3c2e5a6bff0c1d7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7d52fde6a219ded25aaa32a0e71664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c018571fcf24c72d8ee431525d52a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5019373337bb83e94409d4627ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ef8138f6294f27159bc2b416018b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e6b8736470b504f2018638c68c08b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ffbb258e6809b1305a7ecb5ba38669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899f6eb7266abdff8bc0dc2a746ce470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82793fddc217efe6aa992b4ca9c0802471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992517ebad6b6c29cc64bd09aa3d90f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363342a51433f189e8eac0480c943ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f297731a2db9412d24a55ccdd0d67d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11872810092a5ed57a25b7e36fbf60b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e5e288de4de86ad20fe92e47d88276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106805842dbd15be1e738493983d7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcfdf6a9369c3e16c5bb0d2685b71878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb538243bcb9ce111d09292540490179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673591347a300b8e4ac326a44894c0f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418068b22cf10e274ab57ad5a36e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5a43e9aeb202da87360a33f4a29782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb392debf80fedc25e9abc3b5eed2ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416739c624c8545d8c9f1dddb2367bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d179edccd47b5382b318c31cae77a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd440db68a35e07eae135c64c06604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ccb02017280e5e6fd639d2471e42d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c11582394a47fb760a83df74194e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e61979e313fa41fb428312549fd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4387787180982d4796ba1842fa9ddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd63bc59fdcc58d10500649cef1239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631fa362e662e73bdb122d71af13fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7f0ff7fac1f86d18f22b8b79b45211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47aa8cb6fe20d896a9e44b1fa1926012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e455fcac5a242d48090eea7b86218613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688cbdea4fb32f0bd4fa0c3c35ac2ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7729c4ba7b6dc47d3a39f62f2c28ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85e88fa4204d81714a54207053bef816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f9b39bb96834ee7fe332700ad75917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e4238414894ba1a35afb9d4b14f9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f33149146077136d7b8018e6c3cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4301f867861903d95d77f7756d2630920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763662d251463334bab9716726fa36621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9a5ea2f0264ac15639691eca2a6fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced240227ac5ec55448aeb710f2bb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135801878a410003e769de36f2276324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0508ab230c7a84ee259b2b49d8e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d85366fbe0e72fd1000c92a156ae226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822216d93d89c30d2b313ca161c6b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde4ada2f95b19ab8a36b4417872c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6082397e466def691a4aabe0028a88629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494b9c82038900956bd1ff1ef075fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf9097241e44a1d1ece4002103ae5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a6331aea9397d0f88164e87c64c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695c2898b037ac00159f0e0e25a92333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83cb3bbf4ff61f2562dad53b1c8ddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b7254d79916dc9cf52c54137af2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6423e69081c59fd4261ea48f72eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e614b1bc3de8f1b60a0b719173f34a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f6ba17ace864bf670a7fbdbccc4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2ca06e24e1a1745f49c67b31161439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369e951cb25bf438a6d0034d4736a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb2035fcc00c25aa0ecda64586be041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874f3d7dccefb6c4ed06990cfa244b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ea70bdf195579e35dd9094904f5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837ac50830419a6100c81c7bf5d7d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae051089438e7d9b2caa290ec319d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3dc004d2c3ceb685ed7feab034aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ece639d408b1baaae3dd026a962c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c4d0c5f795b702a29c320e01573e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561052b9f4d4822f2d56da9204211149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8de05798840ed3e7d6d4fee9882750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08bc9055efa1fe210399a2e3f966ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701f220f968fef56f6446120dd119f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f0aae67f05869d9c0a92db2c9c1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b30cfa8042176261fac36b790fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e372f43ab382478a16d28931f3d8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d59817c0a44d821d8a7adc6fe91eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d634a06f6e0018315d923b52281c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f197cdf3fc53794fc224486b9a3f7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c08bfddef928aee1d4fdc7690454559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec612f8deb1b77e1865dc60d5a7eea0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248be1ae7ff92a5b9aeac6c56c10251f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b65bdb929d812ddd9adacc78dcea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41564d755b28aa893878d6c77dc96f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d843a65f64cc4f871e548da61368864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62063e556576dbbef8a46ab710b254165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0891e777504dc67895f4ec9c926e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eca36ecb675658165781aaaf7182267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9de0878272e04da509734ddde5e9a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7cb7f479a1b2330e52bc614c3419d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac8abe91b2e10767b33640ee3d11770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde9270507b3a3c98715dce776b14871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8912dd112d0f1bba6a245f10b6906a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df90e481a1af42c315878080f2352473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9814624eeb4eafafc8c36362291974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe00e47c5355af2c73202285a559775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293687b1526791e8f6a49c5fb656f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244643764ac984b0bec0c37e1039b4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26a544adbe67b552f04ac2bb914bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763bbb961dd06925b7c303da27a9ddf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02815202adececea192b34d11b8ae89680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d13914040781c425764779ffb00bad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ee2ffb0f92d1315052829bd42fdc82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>