--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b045adc307410cf1aa8585900b73ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c65fe0cb66af01e3b9fc12eb4ac1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d193faadf2d7c93579fa4d746ff39d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73906881748c8eaa47d436ec915c72f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85660faf1ae36b74fcf54422c239e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7160e03dd79aa0c5ae46d4db27393a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82d2eeca061606570973b6644033647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e2e391108c8988b17abd898868088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84658ec515d876dedfc23201f6e5c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103c053f2ec4625520d192b5c859f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce562421a2cec0ece38308ac772e68e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2592c2642aa9dbee61d8719688f94712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997296098488cb3870549a502f938c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebad2b0384410c9e743ca7b0e4234a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebcbe2a5bbf8d6d50bff10305fd00e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0abd4d9647a4e48edd425172bbd4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1db97dfa87f2c6b8b6f8dd93ecdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634436c1b1139ff9d67a9a0a6fb0eaa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc119d807a02e7852b71bb0a34e4967619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db8d7e82dcbde3cf4d5e52bf7af9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787faeaa4a014f0e703f95cca781ba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e7b62e4e8589d9ff36bdc27fa6c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008538ba46f29dce4061431d2d46857223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f4e66ac1307a8d29743e3764412924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a7128d7f69ddc8bf88188e49743e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a445a22af4a509b7b5d62c56ccca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6956bd61a6eb9e20a072d66dbb6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab15c41cb908f726656c3b7d19aae728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d601efd8a3fb4fa199e7a16eb4b38529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756539b0dadebc3d7a0b9b80f26efb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1330c06eaa831cbf96e67d4ad10231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619ac7cf3e9472b447059aa821bebd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bdfa35b4885e5e769404213c23b7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b70e5c9baa0dd98ad94bfe35c3bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643683f8dddcec63a99673d22555c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c60ca5a3fbb2bf62912670b72c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71204167b3b8648b58797ddd2402815e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d72c242517eb70b8965646a7d361538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579418ab23e69e6f654b79e4c06937139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d755f7af484187dac2e5f081ddf3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606877bdfee42acf79b03a43c7eb7c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149822cd449389d2ec9b8faa4601315e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719635d5c7f0e065b26e424d60645d0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cacf56b7d80767e61144690b1435844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25c5296d059c65679a2a565a6cbff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ee2a2d5ffae74d0d55963285f3cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed07a016e58090fd3c2065ea9bae8bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3084116cc90f40673fef3df03a2ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05f1dd9f5af8d246a67fd8b86ba84349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd497cc4d21a7503763b5b28a68e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f016f67d44b63d9f300decf0d7c3b6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ef9b2343f442a626dc336d6035cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce47d54b0b3234b64214265e370bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e750ac691f0fb7630260df6658889454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e63eb56813d3bfa0ecb4bd48e62355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474301fd4240482fa747613d1fb7e3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d11de5ae795366d60dfa82a30083557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34cb8a205e95d14f770b3aee8317258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fdc781fd2148da0b376875d0aef0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177476752f8a43c4ff3535712d3a9e9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ed1f4b96dc4828544d813d78a98261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0f473279b619bbc4db8abc34204562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263757c1836ff33795dbd69ffcf63263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7dabbb58b24af6b3831fe5f92814164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fd50b5dceeca289fe6db21e7177a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43d82e84acdd4fc7e952eb138419366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3eceedfd8f4619121dd0b8879260067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5baaa500f9e19e013cbd9ee2b7b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5aa94241d8a5ce64e87683b98ad4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449d519cb5fa41fe744da1429789be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf02c072385214f46a3f5b61aa35bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0444275dc7f52d271cb9b88bb15ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad869fa54fae212b4e0ea5cae9ff27f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584bfa683b1391ac97aa691473655c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e9b2a6d7137865e27d00f236196975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e3b9b0e9c0a18ee2d27f8d77053576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744fdd150247abc659f461ee3c6c2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca95e187fe698041b915605e2817ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00fb595d843307be4cdd969ef82b5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424efab1bc90f70b51e1d5ec101e4b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b762599322b40ea99a319b7278ceae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8d8e397ecc4259c0ef255b0bd29382.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f1ed2f45a682984720d8f5f011461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5db582fdfc319e0153272908623792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb8d23dc447b40758799bf3689f723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5c6b6c04ba91c0a1f4c33084b1ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd589b3b550cf3fdbfada085bbbd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947b4ea342cb45ecef2e9d0185b7516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c3e327c28687ee093f1140644b0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c53e989e297397d2c5ed2ea97b19e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508432ef3db1239dbccd5b165eb099449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f6923268a86cf09e5b5a2409394410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a0ad6abfc4aff6e383a99e417a4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4df903bec969c46b2b159c268f63d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d465c1e615b848c56fa94337564ba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca200173f347ab261ceb9bc6bd207314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbc5ec7c649f128d30d307dc83dcc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f821d6e3e260533ab319fadc842816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb01b09320329bd74dd8c10cdde2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e6b9306ba418d0bacc124625cc7d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253473de8633e3cce98dd6fe6580aa0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f32d0b126ceb09c838ac55b1db8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780039b37b48455254f920672a694e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c261e8cc03b594f993345ff373b22f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e7fc6203df19371946fdc95b98e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b9e245d8e86e5cbae614942652e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a7a1d89cbcce42ce269b77b6c6cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42545c704380928188878d5f785a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b595c134ddacf92d859547170c5b4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9275eee770832c3fefd454079baa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b5bf9c1da8fb5eb58872fc0ce6ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6040d1c382e10ac3b89c4d7039bd7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26219ff9c56ac61731d65af6ffab389331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ef15e5a7d13be44082c93be0b002e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2258810d6389600a40f48230c82833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb0c00b9d9f94b0a61c5b7d96e51734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa88688590b454c1d6cf47b7cf84aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708463c0c05daef938f3650124b98d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee4039a0fdd1df0345dcaccd9ba4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275ab9ba1a0ac78475f7573adfda1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c241127ecd2d1023b99e08caeaa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0be54ccf1de6cd286a623463766a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605e2057e8fc2b157e0ddfd787f3d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eea33737b41a8846c759bce73c27a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e279d97939d4afd8c444dd5f4a85f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f51316827d6a55cf10b63286062e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0a75e6f770d8b3c65eb5f9fe522045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368dddda0fb1c2e0e8c03ccd569cc9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665afaff015ae18fded6e1101c06c80b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de4684f587b7094cc14598fa8ad8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061f47af186d504126de736a62559049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683a5b66cc7a85d61163ee8874fef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6536b2b9e41e33bdbda5b3a6d80d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a27dd9a25a3aa55c1d5a56d8dacd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a043b47535a1c5b150d92eff209c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac17c9faa389de8080a415c02f642654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140fdb88b9cf2afdc864cb68b75af3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f712d95744d14682babfdfb5dfcd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d029386509865c85c2b305dfc95757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dddb22a403035ddf8300d84468d6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6cc3cd7d4e645f2306f3c48f0f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6787ee70c25d996981b3779019edd2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d887fe6980eeff226e4d9e7a501a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431006f41892a76638fcbe8a27aef4d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f292ad1e05b6ef37e5db04022f3c4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eee47c6635a156a72466701ad2b0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b11a86c16da6919c01d0eaf1428aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b2a65038b05725026ebaa7a1c1af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531573fb15919c0c96b658a995da10ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f886771ebb0882e416d260111d30368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cbe082cdcb13ca0dd278e7f0a3a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5a31ab27b3fc2457e0c50ff79b1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdbfb89d3e3930fa035154de740f9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09bb80ce7490555cba602f8210a80272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930c4babd33e89d7b36fd9e190c949873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52162dcc8f9433a8ced11909f5c2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b56af2659b6813efa4895f125825775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c552c2a6b5e2368bdc6eaf60a0d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d947d69013992bf133e87f42a997077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376cba12da40ea836b4885c663871778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d3d64844bc3b2c4eba7cb1ef6a9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45909c701a153a4563463749cfbfb17380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99870d9ed2d0a65e4ce7cf1a5d3886e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9188c929b9013dceb91cc278b53e82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>