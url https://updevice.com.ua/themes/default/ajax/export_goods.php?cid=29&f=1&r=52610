--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -481,51 +481,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b7bbc90f8ba8dc36251ff5b10f01e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99436f7da7497b608bf0a153dad5952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf18bf242e32a9850f5b85f2aa74283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc057ffca097edca2451a87108995554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd718a544165791f271038b4ab99a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9d098740636b0e6b279a6a5f4719a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f37be50317c9b883c532a4adf15497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8e1b99c44ba79b4ae00fa4f2c60a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b2a62e6f65b8532e3359417f8f9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de74bed91f3412561877be423e29c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcf1baa65bcf3122d026b1c2a6046e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b72242d01ffadf63d690f6c35b6d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c1084791654765af8f97ce118114213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155bf219b358f985d279f91a43fe2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2f46c467fa9166e43d72e30300d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8a2a71bc5ba6ea2b35d877fc75c5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33762ccfb550e3dab37ec00e3fa57117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdde2480f77c9377af98367482f0f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc14c6c3a95b4c313a18feb0d5ee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97870db40b06811d7c2bf5862bd658e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43657b6f10aea7f8cd1bc72d0f9341221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ab73f7452a3eb4d7edb64abd9db8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103da6a2a04da8b57bfc7935dff8ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b179c51f9365a54b8107566932b4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4f7c582fc27ab65469b2115040ab425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1c0c99bc4b153c004a5dfbeb478d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c5203d6e66715f25d92df5c9603227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aba7f4ee94ac46095b8471416f98228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889053d1a2391530c24cc4c09a5e2d9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b37b12ff2e9d0cd7cfce6efebb22330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8f2f5043c4c2d9e4b2d390494bad831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a0fa7f4dc15ef2a0888b6d359fa4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceea6db6a4bd9e405404de4789180b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e2f799022dbb286914cc2d25769034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa21ce71e12986afedb3c597b9834835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58de7bd2c7929d119961e064b7abfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697615893d86b87f2f93fa2225e67e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4e9ede3b19e6b8bfc13f8c62270e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53553faac3f432a8d125c1b71e2d745539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2697c4200e3525515daa032ebc623840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550993a6e7e518bde76ad8c2f5f26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e93cf6423250c269c8486f090472a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce18f93b654cb7302102e0fa739ec943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d8baf98fc7675122b5ba136d3ab3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95364f70b47c1d50ecf31045db213845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228b826fb1b2d23919b8ebbd72360346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372542972c753fa53b1d0c2dcfbad4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327027d1069ca43ed4156c16ffc800248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150243ea5892de43ee478ca9cc28cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17cc4549d9225bfb3e4614007c89850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78064f038d7a09324c17dfdc17461b9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1fb41b41583f078a0aa9cf54d398852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ef914f2b98b65116d51034b897af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d190aa237748be16f57adeb70b9b2ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008172c468829e1ee17d2893beebe6de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57264bb89d1c60a7e2364b9e7fd9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30b0408fd0ee33793d580beaaf257557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587bd6317190e309f347bc0efbbaca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb4555db6380748432a5463d6104759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81dab3a74044373d971d351cc405b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcc4d0eae335828e815a21fddbd66461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11811b1323965b05495c11ffbeca01cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca490d90944c00c2f93a7016ec23063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec59ed22256c2f9db8069aac3224964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bd8f3c88cd86416a9c72e6e24de165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358678a29d15522ffb53e2d1c4419966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32171b0dc76011d1b463a8214c814e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4ca2d22036b0cf9fa32e5ab94ef168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8918820946e59900a389dc5766e8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c4bf6990d647f0a8dd2831e777b3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688585e6525a756270209d8586b84ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcdcf31400c7a54fd2956619a6dd1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f3eb8970f691ef1eba2c35c7d00873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dc4173fbacf3ef9ed31add7adba6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf5f0bc7628e836ad80c2e10ea42d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce5045bf841735d1613b78299ac7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c579bc4043ea97d5b06f88a78edbef477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37e0634d306cd5f9f2c9c6080f1e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f985f7b31e1e430eada896eb86b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3e0f7c86c3b05d8e25215e4ec7c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504278db8484fa2d9262b4e9adf143381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d8bb3456c479572cdf7548c6409a82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685042705aaa5da129d65403c2c7cdb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24139111ce1592e84c833f4d36eaea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451d9cb973071290f214093404ba3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622178950a0052fefeb6415ff17031a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d7c1366d6ca23f577dcd13e106be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0361831096eb86b403c9cffc907cacb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d70d065ad1ea405ced107b45222947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c873f90e50586687cfdad76afc41c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9aba1d7b3f19aae7160c41e98a97e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c04a7aec9b710d3de735e22636d0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d1189a39a2a98dff7e79651835f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33800b2028ce5b963c687de65800c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848309f084f433beff070db9710e0d2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2c856659cae8a9307cc40e173c1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b08a495f7cc61a3b2a02ad2cbd3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746e266cfdb25b9a4b01e802cdfc6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9808940812aab720cb0a62df2ec217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55aafb19184880de1e38057d0ccaf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d56f8f9f47f8263ed531462f21b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686e2f0399846807fad37eaee3e10320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c771fca3444fc21c0f376a98c8968021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bef13646d06955e880d41b1a02886922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e4545bc34f453c706f35d8d5195cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2383317955a483693df01d6934ace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fd4762f261345ca4dacee2ee3bd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d99145c51608d174419a667a2d6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f670b6551b2642512d62a2fe392027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a82c1cdd881ac859470a15c64a0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ed272dcf8d990b9fb136ed7362f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e15cfdd78bbc7ef5ddc10342eb23630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f41f0b8aa4ff839b1d1ee40ed85f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c22aa64c7faa6ab0c6ab074bb23d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6281fe01b35005927c7ad69cd592a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f9aa9c0484ff8ee2d8daf8005b3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e6e21016c3bcc307e8c8c1536d4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beb9ae7e8bbd928eb4cc1357b6680936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11256f2d743acb2a5363be73d29fdcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fd81c4c4207231b4b74f21b3faf4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150fc7b1291d810652a8815705a81739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2f68be7097b30e8f6f78321f4020940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ba54095ae7e260d3e22a463578c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32279a09fc687656d875d79f4f0bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d2b800ef39b6a7ba7c64779baf3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0e90ab5e844b597f80f76eaa1e5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b945c36df75a41c750e694b4d6904945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c747844ce50bb4aa3ed1683c5570ac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a96e11e326f123c7b940429bb0e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b427e5ea43f0b520063f51aa3ea4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0f633cefbc34288a47501bfba1e4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa48f7be0fa617b1702901cde73ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934cbdd1814a8738a52c87cfa7e379d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c2db0cd67b7ac52c216e025de19852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207f6fa427eb217ca904a96fb3f5ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf59989649bb82cf36e11d69b6828954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc5b2baa2d197a68cdf8327807a3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67893bda7b3c6122e691f314e3df83556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab8487ef185155b5a5e7d2d22b778457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80791f019d2f806216b52201f08f0fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e81efae36ca6564dbdd40c79c8f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ed882df75368b7473de917b6c80360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed056811cc6a9b6430b809c809f33ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7846a74f9e014202d2732a57d69ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844a7c66daae96b54c773cf59afa1f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f04ee1495df208eb03812f1e6230864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4888088542c5ff9cd516c571d4f42365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e865180f5f4f7b140c367732a4c66a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d10751f2c5fcf1f3d2b6f4aec10eb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6ad83cccfb13c26d787fc3aff91068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2179c3b37a07ec05a113ab3b75a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802de665df6085c9dfcba0bc4fcfec470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49af8ea0e1d6818f9b3b7a1b77dbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a35ce71bf07cef9321605a72d6af972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72a09ebcd0ec24554892e9419503a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b69ace820300915b488b2f82283b5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e164392cd1ab36bdcbc6996eb28f0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c13d9358f5a07fbc0928f268e94cd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a7f0323e320d7c5406fb0276c95977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d9fb83c309db143b691f55d912e5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72cfa3460b8ad3fc8e722bfd95710679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb6b7b40140a2bdfb328d7c7d696280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea49c0ba70192a8b0d0a1cb8822c9ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f926a501a4065da53aac9c5e06def82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>