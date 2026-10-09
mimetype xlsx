--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f153841b4a9f8b0146d163bee1021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28c6bdda37d8cef019dbdcc9625c282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb041e39bca8bf5127145331642e7a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7e36691ce0b328e1f23bc65db95084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6ee4f661fdcef45e6bb660ae67b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e57e8112efebdff3441938ccea5536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daab9772a11c06266f1ac1bf6b532e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811ce69754ffdc999c92e81b2307fd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7fbb48ceb0dbb252744960399ea789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7d1a270c764f8beffa36cd3eda3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646920f2edec49194a6d15a53d15bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba9a61a099fc1c63c8ce943a617aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a45c91ef8f20342c5dfd2a008039613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef1eef697d32b5b1d9953f70c4f78314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aab2c0c497b41e30648f8d9a22cbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3416f3ac8a5b9d141e72167e1c335f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ddcd5998876c2bd5c56d9ae05f1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9aeb4e3f9bf2dfb3f46510291793018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193dca1655217877047b71c5946204f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932130548322dd40e0559e262f3e7cbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5820af71681d4a00c46fc68d774c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366fc482da464b82cbb7aa4175eb5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534aee90a05b580190505d0951f79b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791420b9927875d3d4ec3eeb1f413df424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381053efd198bbde5473a51c8cdde225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a160469cdb4993e1053f5a4e8482d7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa999e0711dd2671ae967e7a154d6e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e181ced8accd40f58a0ea699e46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7372b38e0e3b03429505598fe4a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0477677737a440637247d66d3b0f2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903547f58a25d2b7b710628193d4f50831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff658c653edf66b4ba0823ccd8e3d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b885ee1f4a0d2180ac55642708b2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfa0453dfadf144a0c22abe9b4e9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d21276877bf4ff609fd02f11866235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5bf64dd97abf52be9ddca6c9d31f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7600a76ec8048c3f9f8f8a65d8572637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ccc6798c3f8982d25fd284d0349e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ce82bc1a5ed6047f5bea74248d6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef3b52c274ef1cdc6af86b2d13479a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8842493d48ef5bf2ba959a1c05ce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45ed0c960f83f1a0c2500d3cbdf0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e48274df24ea01a2ea8812d90da2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0ed85963d9a23b1a758f3d8cfae544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6bcc12a925d87e6d28d8aac0564145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9499e10e759730099af4de6b432f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d3433c0a67bd60fc811e58f74f0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c17992a7f9ef786e929289f68bb5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60f801919cf56b4a1afa4c946fed049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dabda3f9b388c7b28d6e60bed3d8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280a4e68de7edaa4a0634f3f7e1f9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e605bdd82618d0e8679776ea93d24452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054271650aa25d95e1d7a6b355a070b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679edea477b073aee016a7f2840874a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e9693268d95111f23a5388c6991d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c15758ed8de95a9aee251ab7a8cb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cd0996f59011fb3ccea90ff0ce12357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11130dbf8cadcb375b53a57bbfd442758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156785ee4fdbe6be9103897823ab9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3cb3a7527898d78ccf9dbc3249f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fde8f6215460d888f109c6d34c9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d972b91b32fb7ae95e471ac1e4ad062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a17eead8f07a993888cd71c97444463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4773e5d85fa3faed5ae15046e32876a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2320403a1849b857598dd82f498ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb6f60f74bd9192940bd31bc51eaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758f948d4f67ea7dabf372a55b034d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3bc3d62f496b2ae750bf9f62197b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd837537ad55998553d43bd6f1b200d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b9a92a1f7c27057dd26a6b9638d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2442291c692ff6b092d096eef7b02e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19414881145fa75ac651ee2404f382e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c1c68a4f98e541730ff7196ad861f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8f084797c51c54cbedad1c4dd764a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337befcb7f5cb7045e1ef544510e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677d63d5d3b24b3eb22d671fccce1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aff6064abffdf1e9fa5b5027c34b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248b618001537f077ef0675e86d60878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd58b5ab90d89d7e2cf2e65cf3fb0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63740ff8b5565e6d31157c1920b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdf6793f0ac6ba7d16727c15c80f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9b43eca9e9db1138d0b608556e28d82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fe0e7abd1f422a1d009716fe39bfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c190e32438f6939314c22eedc1af272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c381ae16c3456631295dbc4830b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1dcceb776150c70946293478604c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfbd2c718a2affedf923154a490cee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f396d6f5821d9aff65d6b1d022a90d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd70c640e6995c2c6539853e9d9877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ccf51ffa57f9dfe25088ac7cad6438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1798117961e580cd30c36675db4409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911a6fbb0e0c3c6c391ba91ac8f04810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a61a53dd692103d2808af413d545711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d66c17d1b282bd841b80fcb81f4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e21c0112eb962777376e37d7be75113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9f16f3568cf449c2d8a48fb27f8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f0431056ef744e93d897fcdb6dd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb777771bc222d3bf04c88a9a9e62c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f765df8edbbb4d076d8e6532c786af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c88f35ca8b17afa381e4c3111429b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1cc731cebf77bc37ac59a2a3c747b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49fad02decefa3e1ac20c98576b51e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f2e593d116659c21546dbeabcab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87cdb4baa71323bd76faaa5f61cfdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c1b9de338d778d35b2bc1290e8ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426fdd2138587f6964f813487070f5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212535fe1f46a7b19d43b613b14bc3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2985ef4a7c98b1c5f083eac7a63cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59494276fe145053138d5f426d5cf8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7f86f5080c4e7d2251552a3e11d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03322c0bf54fcd85b5d22576bead7cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300c82907d66c5c6db38cc50f2d0e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55dda3eb178a07856fac27e4a64afe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f8eab02170873ad82b14dc6c6a06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1e5b34fc80e89336c8d123b0ae2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d042c70e28adae23a273e44f1fd73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97243d66f4479d2fe23132d8cd91c1ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff1e0c74076a4cbf8b6cd7772b94836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750de8d7704df04848a939fcbbf606e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadd2d57dde4c3963a5a25d10b4e2c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc214be1fa3f5228479215e325700fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24dac4da541d1cf01b843353e11a6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292fdf083de19d1d4be7fea11e783c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a73feba9d7c7829ebafde109f2a6eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87955db092bd7376b5bcb5202f0e5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31208fcc22e6fb6c7e5dd270554d44a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a885da596d1d47f1764b539ee377b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864285751a8a04504cf960394f430ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9760d5f955cac65acd572fc2a1c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50aa4b927bcd5b7238cfa0b21dede348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d18eaa4ca2686634d40f4df0403db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de8bfba5566e02c4563382094fdbb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88721223e564ec36c99b235cc69499551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015987e192a099489d7d63d97c1c31a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab03e2c06b8d62864dadd2a2b801253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb914f258bfd9a3601cbaa86dd1e89954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d481af8420a421cbdc13092e1d67555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f92c61021cc630cfd0a1d7efa195756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e8ccfaf4d0a736de79a67266373e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e1a032b50b843bb0ff853804a06958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93860c30e3153a68da3a095ad129ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0fb6979352694dc4ea6d783f3728c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22dffcf12915e6e1198fef331c0ac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ccbbf21a65a38cc6eb1c4e6e803d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa94123c2b512556a2414e676c4cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643421d413578101873287445bd6162764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842808dfce517c239eca8760d566acbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b036b3e6dbdbc32962f55e7d1f656ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c78506ca90f45618ec10ac6450e48a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41d16031acec0cca1fee1430c936f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080643c5b408c376c9ee0e929a81317569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679e88a2b5b0a8047b757bb860cf66170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b1def54508f51c996a04fecdf88cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5df0867987454aaf3e03dc3e84acd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93426b1a1bb354897345e23a5cdac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab8667f89ce73fc59bbacfd99dcd5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb236a07d3be0c6bb0c5526fbd3a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d1d3265dac86a3beab2ba30d7da176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599628faf951ea680777d86fef973b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc089cb72f8d7f5d94db33d19209978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e3fa7019369dcb9fed466284fd76479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d105bea76572558b141bf070bce18e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>