--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460c73c29d7609cd3729facd2e71b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4396343994df00e5d115e47643ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539a9f3c23e0025718dde6f59be88e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97f7335b0c6c6adaf2cdea45cd9694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e537cec0a25f04ccd8a9f94466df35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15301d2b410b144680c6bee0390c896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab38da1129dd2ae7cd7ac93420613cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da4e5deaafd0427ab680b1aee23188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b0d2aa52c5fda81b495faeb76b509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9219ec6d4d8a787cc90d0913ccc4c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b479082c31ba628151c980815ea12f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b67d9f2644ef3d7d41378e8afb23012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f607c08064e9560a75e7e2db60b67e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1cdda2bc65a54df876a3dc7865f8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb27c34dbf75261b9a98f1e3be48f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941551f0a08af8055742b083c4cbc1d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbbcac369793106ba28549504cf1e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46538f8c13c081791512797cab0ee618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208a666176a765f7ee38b264d5b68919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dccf1c7670818fdf78341b5208b9e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1adcfff60486500f69069c9c5c9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49ef93e876820391a6ee4417ffed2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dddc32812f7a9da72d87f5e9eda6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908abd10b12850f50e052ae9ae2b6be324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81769fe312fd2ef66929495fda4820425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b6ad6bae3bd0b43b5cc634a60848826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea4a12446de7c23d05689b14f76df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0baa557bbd3a6df9b063068e42176c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4520cc23b91af553c18073a730ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393279e9e44afc7c9dc15e96b9f5dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42102d219432d9936caa737936ba437b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6e42148781fe27ff197f899f546632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ad1e15cee3fd545f36e6cb13e9ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5135b702b6fb38d4c6034bb7de1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f19cf2987765183c50fde9d88eb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df48b895e58c2bddcc76f724e8e5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836d0f500c1a444a4add3040a88ea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eb36617c20e21a9ffd6a4e107937938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87408becd8628d3d207713a3cf3859ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39336f5aa822e94be595c5b914bd38a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029abf8bb540ba49041c403452ef80141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1b8cbd78544c488f2bb767a9ce8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db60a3ac05ff06eab3b7367cf5de6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50581a4a7e38d811225895e1261e47644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0511b4827c6fcc2fab339328ced3a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf87de649ff9653874e6da86c4f98546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546f04bc9a55e393056f5487648f1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7357548dadb39116259d86183c8f7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53c8c70606d158f4aef6d946cc292049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378464ec8356cc5eb3a28045b763d2cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5bc4ccebc1dae3a346394c2e330c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97730ef0aaa74f8d0245884149fd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fc7485a313f0e83454489a5ba4bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c45300f9d2b9152c1688b8f3ac296354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696cc82ea88fb9dbcf25c3fbdfe751f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2432b138ce2f0e8f45b45397c59a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f10667164f7a5f9caf7018f66ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159669871d36b97aa17c6820d71682bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8774a3275d38224c040c0d829d8de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d2b981410868f6653c95196c0d2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d8bad6a1afbebd43f25e7e1be6c8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8422c29e9b7c0434a12f3195d823562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c606950bb3d24fcbd29408d6a272e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0dc00230f8e5910157230cc2829ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee3b6e7483ce224674224c21722a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2a977c7c90015ab2c288c290096cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7424cc231c4ac237886443ca179367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbc131073eadcc2a38d99f339998268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b79bebd76087cf00489f16b1a10b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b610b5a36fa4899562511114d54770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3e7f50b192fa6a6e0abb96db336d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7649ae0bf5166bb4aafb70fd812d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63396189c9d23ecc7d93c4e5b7bceeca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d783f8e951e19f81d0228b47adb5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e45b91d4c9b5232b792d882793c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f793c1c292910e13fe57ba50a663a7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd95c84adc4e03641c84660fa3b25577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d762563d2073bab07a811cd3350c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a379e5cdeaa1f5154bfdfef6c97f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171cdc4445482bf1a062a3b5e406fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c0cbe816d07865732f1b3f76863e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e03f2a4bac4fcc8f569018ae8f3c282.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f86e5a098283891989dd4cfbd828531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783ee8919495895894920aa00c0e2332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0264a52fa8b1a7c0b5e4950a3f15b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb367ecb9ac8f7ac465686cc988211e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960fc5b8ba81b4f73fbedc1f220285b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7d83c5d2d0b41c4ff63b4744ce976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2b093618725befae366977b0e88e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f410a269fec125e8dbdc3feb8560228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd139d952a9a6610348ad50f8a59449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49f769fa82c0b3a7edb6157c168f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc477f8cac7824f848959be0a12e0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99738d6bd3643f401aa7eb3c936f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78986133d6c2718ac817de270a31c54513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e6476b774fe9b992a608808710f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404febc46d23cd292a8844eb90dde5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280da9887a159a74a754a3bdd6f555a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5edcd645a310a3dad8401bd9da14817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a217a1ee7b7efc57f75e63fead8cdd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c57822a9e0dbf8b53567c836b60f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab021179bf2a0f9b99191cc72021f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605bff7e07d862a9e12945ca8c73ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d66ece850fe504e4b7b8e8e08ce3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474ebe0f40945ddfe25cf9db7dc89823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b8eb2c0c167db53a950f43391d2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b12fb2878adfe893fc51b71a3ef025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564fe42c4fba4bdcf389f767f8c2a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67ea9f00ffaab17bff187e211ad2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35112b529a0148804e38dad74dfae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329fc5c008742716b247b39e12be64c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b10e94ce648b48a0fb7d385e6d3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621345d74cfb87fd831106e15f3f6a1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e8bb363c559c36fefabd2584f4c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84eecf85e0e13aeec50d93901314933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568997a4c0ac488adcd7c725007c57b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6525e2626b47671bb3b2b45dd27be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026d84924439addda3636c2dc29c3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ed29b2e0cbb1fd2c02de3107e62e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc643cc453641d3ec8846c5f824e69638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686958adb35739d81130d79376c72bd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab8a0a81410f9b420ee321a80adf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183698f9913b6e12b241893cce26e6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647485398e8e86a34e9c4cbc23d033b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb956864fcd754caa6553f45dbe4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115774536072e2374e67d07a81f119944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e39ab5ce215490ddceb0148a908b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b283b440190acd8b2787a60fd69646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013dc9b8389927eb656b4d39a55af5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd78aab9e6085f21082710e57eb57248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073211a62bf8d74ac8640b6c9e8370449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5e07683ed946ec096bd3db5cb29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f97bbf5b16971cdd7d0fcff383e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8cc269f6ed574d3c77b1c2495d6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d85aa681eac4a2fe0a7cdae1f0a7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842960f6ac1c4adbc14128ac3016c5ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50904ac014d7fcb75770b621f0136d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986ff2a8474becef6ec05795cc417f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7e71ed88be7fefcea967f4f2472e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e071f0857beee59c4c25d9f0845358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70554caa719b88a219977fd65ef8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee8a92e161fd9828d3016467a933760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d29aab4b86f65d935d637a6f45f5cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844e28a1b9c472f934d83bf650b84a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f59c3eb63a418dd6de0b3efd8475163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d69de51287a99fd743b4760af6dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7b47b6dc640b79cd359046564df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078d80adee58de1e19793e967336a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d4fe8e164f12de28f110b01b4602367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5130fca732f0267c5692b203808c44968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad764ad7c9593c339f3e79a2f3737769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd665bef6d4f61de23864374cc105a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a3d1988f65c327eb9846be63ea2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a73ec926a252c6e7ccdfc0b44237272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a509f562826baf95f700b5f77cf5eee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce27ce45cf319b3f671edaa93fbe574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d777c4b6cc6266151a12fafd3e7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886391cee0024814686e57643f408aed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c792ca08f172ae4f74547a1d890de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f50951dce6a2d49f35f4925164fd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59d1de2a45f4ea3adafa58d45344d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d807a914148ea6ad1d7de9928d1a80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>