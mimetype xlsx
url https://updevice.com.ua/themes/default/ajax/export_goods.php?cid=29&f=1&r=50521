--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563d5255abd603f7016d248d1a57e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5eb03500901aac87582f91869f2a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b3d652d1b7691620d66d13a0deb903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddeeb34d79af59358f90956431b5214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229c36a7a5218943ae139a2f80ccfb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6a5d3d4a490453532d03d86c0ecc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f209a39cdf066f477546de97d92fc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312c2cf4a398cf610290c144f2155e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e20f48840a28c3ba9ff3c6abad3789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab00e56cf0ae782ef5bd1a49298af610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd953140b1580444894b4ede817fa2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f3c822d765fbc6c4def7251e3c8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c877aa4c07877dabe23686d196075113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec265f7b448ee02c4d99f62006ba04814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b1343b8d9c5c2ed77583f224f174415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4cc660e4ebbd09735e0d2de3121316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586b046861d818a99597f1028cb41117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2c4e74e3ac2327eca107aefcc44b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60786e429ebaf27fdd30e26424fa07019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f81ad762caf8b8ad285f181a37b0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99995efa0ef755168e897174e9d9d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c5c317e57dffc43d45fc668b239822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24be4cd71d1720dc1f873bca32531023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91601494dea5a93177083319ab2aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c892ef19add607f9bba5acae5a5190525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906786f779434fd18c7284295d8bbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a49a98f8bb5092f2bfc35139569cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30880a032970d76c2fdf808a9944c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530101fa9c65d5988d5708b396b6f2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4ff65325938ff86803b67ebfa3c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235cccdabc0d5d4ff84ca49ff0316ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd88ba99e2a37ca2da7338f7bba89632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e886838058d46596aafe469fe57a1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb3fc300bda34766704f73ccae27034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32343d5328a7add7623fe01dd24f1d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b313eca756ab5b53806c783f8ca8f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43235304b8bfb531bc349205a186537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb10f955b90b29f5916711bf16ebd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6c6d7f41d1597cbcc85457ccf70339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79807053f52fe56ae8cbe708fbdc312d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a27d72b9845f0c305ca67438743e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9ee24bd5ac43b91851f5b9730f12842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5edafb561547f703f4917793dbb2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f903fc8cce8d4e6add9f3e9a8b06544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c413e209c2e7f1b9e428a2855bb12f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c0a547e23c42326477fb682429ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eecdccf9d54d08ed680bf56164359847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c1289858f4ddc60cd58e7edcbdfe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee51e8c6a5d7f7a57112725a0776f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b9f9e2fed460f8e3c94a982743a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d4da0f939de7d158b585a0beeb3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb3bcae9700987fe38d52434f12b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b3b72620c7e652d84b92e990b77c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87a16b5ac5535fd7c5d71ebe8569954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc320579d7ddf0d898b61e7089aeb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a4d7ac336203c16e64b48ae52f6d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f36a29b2ff475fdc1a6b4322fc05c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4977387eb5aacdaa459efb4a81dd7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850fa19a650bb93b962dda2b110271859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b73c4eeb8134e4bf053f9116ebc52360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a74e4e958f5e94fec077f4d07a43361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ae609ceef99899a38b4d5c8ab14662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fddc7303168ac723889705b550a75763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8277f4f71a6b15ca90ee548b1d62664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7dc04b5875532f441d862303f050365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f12d5ece7c6cc8a5d9a6efdd831866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa499cb7912ded5fbc4e952f54d3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a298978cba2e73184bbbbf08bf3712468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f3c8541be20496c3be5609872c86d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6ff3fb06ceb8c502fdef6f1f170470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e47b21041a2da21234c5decf6f0f6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc55fdf8a2132c0cdbfc18586e9850372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741670f601bd33792b9c582df1c802473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e9ccbf6983dfc48278a91e55a45d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5f6a7f60660ce010bb51af6e7eb1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11d4b763251b7cdf5624a627e1a8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fa36f619811557cb39ea46fd1021e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e4cc9a9542257ea2a00600dd7fc2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38ce07230e0aae220d3cd077da8b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0e2feb99e7aa85371257fc79777980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e57df336a84fffd769c4ce9821d44881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cce1f2696b87796b2f9184314504482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bc8e533dd82696cdeb4aca54b9b651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb03b39de4a7e6a47554e1713d49442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4eae36e76e153038668cfb076d573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733053df400cbfd4a4b194e2d71c344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd5c3bc54a08d3be0e246ab4a89ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaafb4bc7473957ebb236d9fd6e57dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d4f647ebded12b097bb3ef2ece8d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f407871fcf96f76d7b90ec6e307b3dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24124cc28d29e39b7ed5a1c534c24dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4024e137f83e57ffb0d24fd9bd56ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7112f6545d41dcaf1916fe0c0501311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476119f5684a6657a911a937568d02612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb0e69d0a080ea9e972c71a0b5cafb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c0dac17c9cef375039fe99cdfe1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b1c7253ea2422d352096bcf064d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036c72b52a598dfaab647cfe32e58416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a1248cb89fa8f5b1c378db07aee8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460339f8ec02af9baa1eaefb2061e81518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622940333db0c3a92025ba3bc4e19a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0857ff3a85738feb676dc2bbc83320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4e706391ce1ab50f62af03a14a9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43cd786221af1607a25e851b6da8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769947a886f0b595e23200b75e53fc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a84696e7a2e621fafd74892f76c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e2f1ff0f2e0646677962bc15a64c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9773ddca8fa91575523ab682ce8b1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2de82444947a7d3369a4d5369982927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d832a8c566c69aa5e73f7f18d9c1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2483c53a45f8b3454a9578905472829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6c3bafacfbfb58dc5409ceff4f6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d7ac30d57e27cddcdd16b253785c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c67110bea4411537ff3fa3ec054132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd747b73aee9bb27abf9652201b9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a093d7a316963d6c44f20b4e89b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e80971cf57f8edb3b695e93c605835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee905e47af2535f105ca8d0c2edf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9265bf06ab22cf8f9e6467962986d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b028bb641b429ebafb329315500738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598cf0ae80df8653420f99338e66d8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95818e01d433e750db9b7c57169ddf7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb8077c7d50826c760ada4bbd2d7e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ee3552d672af2832ed3f8960981442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9846c7a555e79642cb02b5ce4821643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a7e642c1a08a4ae6581c3325328b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700600dcf856538fa7905ac40a25166b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f447b339a773ea5a99c5edda0b502fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d84ad2334779471792ee144d7358f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3fa764877579ac409e21be55839e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8aa371e3fb3636080089176e8ab5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b556bee89cab812102b0cce3f6dd2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749b02af9799f2ccab8e07b485283451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824700b1415821849b30850053ff4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef5fff38e95e1989eeb0e097b884a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c3a06be99db661851708292d18a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9e3ed06c01560377897ffd52556e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb213d3903681315dfcc1165676f4d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d24135e70ff80e5ef0655b82b1f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7692573e8f423782a1070ef62bf6cb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feafa474129b0c02fceaedd49bdef0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00252cd5f4cab751b0b5aedbc551eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a073783e58b74bdc42ef16ea2e5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1cea2b5a389f9ad6c478dc344f2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4e3d345a39b13af8ca94ac20df62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade79b091c1a05688c51eefb500b7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fb74969f6dd18c48d8c564107fbe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f431f9667a4e284805b351720dbc00866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eabb941fa588d7a68d9dbd56f21e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab59111048d28ba12bfa2be6e5eb2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de74f045de18794413c7c62a4814bf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439c9f2156b62cce11b1a23b999ccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937cbef2a546aa027da81bfca1845671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ecb95bc7441352bb9d90a634f6af772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2aecb9d83865f6ec4ece244a6bec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215622e12e4163be764fc9afb7ae6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0188b3f1d6e6948a07657b8f4983875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903549b0bbeb49a4b9d2b009aba660876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a53b053d238ab1dec303a02f833ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b9562b9e23c86c0c9b59984940ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4efd996ed69b0ff8a0f11902d0e13a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421475e527f2280a67fa845d784370f80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>