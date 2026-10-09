--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361d9eb84895f6cbd09a2484a77b9ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a945345257b7ca4bffb0bfcfe8922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155ba5c894ab62b28aefa6941a13bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752529ff50424705fff8580e9b9230104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81a80b1a78abe92da53a9c53e5f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd50493ca6e5510230bf21618a54316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3e65ec2f2dce334ab5f03077cc757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ece3aa3028c799f5842370a901ade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3611b6017ccda2f75ec0aa7b0c9a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945e13a4611c8f9c3bb76dfaeb823c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cdbe074c62b93f901a68bb7a9c61d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ff759d7e462ef73009c4d51203d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53de85cf988378b544dd6b2182b5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5a7ba4ad4bcb1bdde14f7091616b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7185bc31c1cb795f9891d18bca398615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadbd1f33e46f22a09c95546a6bc5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548698d712d03db010d97d8e22b0c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55178a10337f3e754d04baaa3819d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa028f252637159992f486b77ee004019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2418cf37d84930e0091e8767a56222920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86cadf52cabd130e336ff91035d5c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1aa03c3fcfe15a5280e32c4099c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234dc44c53c392f99824ec92537d9f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d99aa97c38aa71c814fcba031d0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc7dcda92378c716a838827a291d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba677b2663f4b78c9dd580389ec6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffe4144fc026c2ad2361da1da687ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f91bcd5fa3d68ea8d65ae685242528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87918c3278d276282325a169b777178729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efcf64fad1eb8a059d044113833ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180ddfa7611b9598fa091f42a5fe4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4b0ffd2b20c7487218a5b292156e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450512fc97ac93c7fea3d893bbf5ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c623247eda7b554a78e265f40d5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658a662d81d67f19b1249fbf129c44635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a78fddfeab46277a7b2e123cb1c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e79653a7dcbd74affbe8668a4449837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050be741a29dbc1e4bc847cc1da2984e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e4f2fbfe83740bf8471e7b9a56e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35966106c89fa7be46f10ad3d0326ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761df0b4a0f7baf2d3c36ed742230e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aa1923059d4fda65d1ef2231a650742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a080455a05ba82b8a828c66e719c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0e9384a53430c6f215b0e03a6fb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2169431eef565c058f5ba4edfc740145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c0eca0d2685de4e6f375ec2eb435546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4388f3ec39285e5952bd9e878b20e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa40991f0f84916f38861a50196b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee49601e5ec2569404b022ece59a3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59c2dc301495abaf56c1cd6c0d7a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ef3c1e2a1c2ba1bdf0205e70cf9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6ddca0060c2b5fc03ce98331911552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673d8267318a929641599116ada822653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f56d6626b065190e386270025afa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd1f07bdaff9dcab151812d8edebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158383a250dd8d6468723ff412cffc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e72768a2686a646e320425ed5bf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e335a5b510060ecb83cd15c6a492558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843844d4588f83a5b9d5d9ca13fb85a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704208d89595db98c2bee008b025403560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919e70ec78d8e803274b08ac9bedd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332d45af882c3eaeaefbd047302e6ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9919968afbf361163a4a85ea707363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f940e1db81ee910cb9115a2509ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd5dc94a3c6a571bb662de8faa7e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7b7e7576590d6fb27cd287632fcb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e327823d8be20d143f0b61a5263867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549b2bdfd4b74cf2539f5cc32bcc2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0450dd13b1e6d982668c083e3816869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a7cf87d34280c4263459c5307ffa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9f20e6e7ec776135f15154b54953871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416a0115a42a2ccd3a38bd32c9ed9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5628011b3be313c34c42547be76295773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169702bfdfe661575b3e00e72735441974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d81e03a0e80aa9171630399e2f5ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a15116800d31ea9957cab0fe4918576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38cff80715cb49bb5222beed3862777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899ea2dfe9117ec073aaf9d55fd705e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b2c0dc549c5e09f0fe54157aebc4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27522d6f30858e57e671c382e1d2063480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f0dae7d764fb25c90372264057f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891ebc14673d09ee4c800fddaf86f482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6216921442b00e442d3c02ab7c57b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe2adac66b122549c6a43188bb3032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb31e2e460dfbd05e690b8d86bfb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c641ab80c8d9279720c175563f114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319eec8b12c5f3b9c014c15a11a880b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a844ac555394b3ef3d63ab60d34ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff91bac2d2b5f4dab562fcac9b900987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb8e82ede27254fcedc2ab9523c3618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06eb4efaca39a4f646bdc327f099a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038602a78ea89a5559875897f2fefd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec316e590f60fba11821c727560a0b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc107f2d4ae0fb221c49690da674dc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45fe02b230912b7ec6ae379d8907c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346682bc9d143875bfcfe3dd880d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66db523541c1ad085b843ba063ee6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498e1cacffdf0611c7bc826c528b3d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542c33c901caadb9a14786f57eb1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59619087b4b5cd27cfe03916cd0b5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab849dd85e7d079ceb27a2df184d02d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a22be5a71136e0bb01605dc1991f7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd976c1d9ef8c01902602fd048c2d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1481ae4ca61a35d26a9bb18178ba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28994ec50dcf98531ef09737f010b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984eb3c5e5f1020ab8b5ef48c0990d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf39f25c5aaf8189d1634ae4a8770525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f782ae6a74d1746f431a2f24b90bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b67d10aa574ca6ecb52115667d5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5886923ad570b53b0d9b1301625728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3423684f912d17ee0988a599b3e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbe124fd58a9ce3fae2653c2b247930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a960248ec39ff7cc63c23496e30631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53782b42a83d464dc495cc1587e2cf5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e7fcc7af4a151a6ff5007aed2e0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ae2c9cc3b34233cb04694edf5bf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a080232d1c642eff2dee9f1443749c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb8bbc79b0b5e8d7d4c66ddb16e6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1cee91eef89ef0f84433486d9beda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d049c30a5a73c02c5300524f77efb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484751a3be5724d4f7bf81c1eafab4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b2ec62f5aa33988f4011fbee6db040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902a1dad9a23d99e0916a4fbc33ed5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732c1f3797ee1ca46cea6e726df5f3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aea2a96d01461b3e4673dd23b645a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d856157546d5b15563a1a732cddb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17da3f1ef111f30f1a1339a2785876445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837303762a32cd55e7f6ed04e62b90d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514eba45321cb009ba1dd42cb0ad6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a05f26d1cae81f878d0ad9504921e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a139f8aeabc806393cac0d876129049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9eba712503b339a749dcbc2760cfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51856dcebe8392d6d31ef1a1c187103e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf7d2332d103c66f0e548441a3d06052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e2eb17ed363412d8b9dac0dd9ab553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1291fd4074634df8ba630514b7032e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae66446c5ad8ea83e7e2afd8495a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f870e702e71da1a1a880b37e8ad49856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3bb33bbb860f8f155901fc74f01a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74225d35c881296eddd1841fef3cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe5ff5713a90536d1d5e8dd92fdbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475e4c9a76326b1f57a10e4d80bebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3a558ca7d10dd251958da4a0888961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17be663f64a4f0f82480114a40ebad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fe7f00c655896b37bf795b1d714263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf826df567efdec8b53d3bf72d43b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9c721f935c72cc43b1880f019dac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e333188169700d5db1c5ce55d75bd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775eb3d188522d6b557d44fd972c5e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6be36336eb6edcca0dd0e950d453668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b4b47436a36fa8ad886ed436e3d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52df35a7e67317e36d1fa238e2bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a839befcda19ce9fcd4e9823a3ee271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95246929407cdba8c2ae62ab0c6e6ffb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293eeee8c5fbc7729e7d25eeb68298973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab404a6f342f038d0b7c492af4cf1e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a8c9e72eab69e99d6a3ea2f4ccc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c5c7304ec80f8c964a060c6d53ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5b87bbb02e07d50f6efa9d93fa8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1103ee9be7c1af165c25402de7883cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d89141a2948f411255717a2924c6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7e6a5e9aa7a8f5fc65bbfcf45ad680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>