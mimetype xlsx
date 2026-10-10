--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc413a4987ca1d3bf1486e7f434892201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb79005154d40623a3dbbe48e0a38e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ab4219a2afccb2d494539498129e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55fd008a318569ae4df430541593fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbcfe66aba70c62644b530a3fa2ce85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2fa48fc553210f0578dbdfaa9a4c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d96943b12ce7d4d48c978e623e9457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7746b64f820dec8ea8b226dfa72f5888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039a06b3b47661259f781ab6fd14f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5272d422e6edc2a10a08e14737b7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380a6f07a60c41fa06cdd6bba0055011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c40e6198bf59ac27d783f2f230a68312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44922dd66811d2c1ffdc3f37759842b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff78091148be06b87b9e92a9e48514414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475197e4a13c6abd7e514f775f1664315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa1c52ad991de394e54ca8722f9b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8b7b04bc958fdba622124ac50b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e4561481a0946184f145c93bd1ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1445d44a046b1f19c05fb736957e3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6be7626242102b22b3e47d129098920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492be09b847c78421848d39613819c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03461a5227d092aaa9de1efaf464d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acae7dcc77714a1c8f5395848b488f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a642a06a3df52a6e3f6c2ca3954324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e040d4d491ea113aa306034b7d2fdd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b79eb49f006888b26be778dbaac3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572defde8a061d3fd33915754e1d88e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3f3b0d1bcb87b6b80d779373524328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01107a5aca02c470929a4db22109a76829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0dd6d3a22d925808a4fe6e648af130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5ec905bf33563a6df488253eaf34731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376bb5e486ac95718987c40d8fa74732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360af5a80a23b7cbed3910880cbca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe356505f51d03d3f3536b50b0d7c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e6227ac442447b469d380a6bfbad135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadbf3704462004bd3884bb143b3b9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac5c635e1a11799e9e0a37f268eeba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41acf5865eede0069c652f1012428438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0acac7dbf76f0283a20a882e41f7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a863d749fcf2c2e3aaa9111a5550a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7af04d9e0be423904db04cc8ec50641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db593b68821d6ff7edc8c5afbef6b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186bc2b56cde2f8e007c1c75703d6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee68bacd6419fc09dc08491262f0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236481ed64e4508f5d822013d14dde8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982823b2e245c791483d8fb401293a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f01d9041e33704cc84719dbcf310247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca41d079bab26495dc35342c34e5b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3c080d82e9127307462f78ffd19949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1907c3d2fb94760ea2699172fdf71a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc0817c1867964bd00684b02bd8b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eac7bfb759ca079fc2e03cf20208d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b409f5f1f8392add2d734fab2cbdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae41dede7a246543c0d3540c512f4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf572e33a01fe79e457de14ad6ad3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91b1469bd2d0fd9c3b4055663df8f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf50265613bbbe2fac7f974633adfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238de16c9cca0bcfc4419f28a482fbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc7032ea0043a2a901fd2c514aa40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522a6b30ee53ba22056a5ae67c791e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2ffec702b042168cd2412387bd3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd115a68497515f3813c96c77673e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843945af8c2d44f03838df8840ae065b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f7908e7c4b5eafa5a2c6934a3dc9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee1c8bbf03612a25b0c6af33477f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf9fd251e0772e29493c450005a04166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360ea6c8051a23e6d03ee0fd183e12067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855c9ada4de11c8877c82bd2145bbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3d66689001d3d710a95185af6079369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374e1b013b4ed215798cb70d92aff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf96c61aad26bd53f306b76e230c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893931112f6e14218f4aa5075df56f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643d3af6377190dfd834d72f51defd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec45683f0b7b298b07b368cc87316a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c24a43a6ad5cd6d241947f6dca15175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf05d72e05115e4de0c07e47f3cc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f178031548c9f0548fb7df557aa1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebc6d3a0f0cac7fcfbd5bdfdfa4c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b1541a7b074a5ebb77e4db119fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc267bcf8ca255ff5224414a9115a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06ad9adb05619d8e4b6a2386a05df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e3bc7fe0648082a00d298895e7aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd893f6355c9d1140c394d6a8b5906e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50461805766aed5835e56c5dba05868284.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7372699355e463f0ebcf319f80fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146288e3476082e5697cfcf5b8bb54552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc316c33a8b6ca86d533872de3147c553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42c096759a78ae659922207ac04a4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db6637f1ee6bba21bd6fb039a6da05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597daee0b56057bb5873ebe9054149bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861fa2daaf713df90faa87f06da0467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62b3c793e89cd41f68d36151774248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6f2f1876cdadb94a1357613fa9e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327cc8cdd7f84fda522e6275db258f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60b05a78320615712209186578af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a165237a95cba67b71a56a1fb1a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918403a24574604a5416bdc11a42a86913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20cfa03648ffec232eb2077e69bbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbd067e04a8ee8a0d94a97f1ed4cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a841db5c80940c71b013f8dc15dfb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba684daee4fec1abf527862eff6352e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555cef99a1dbf7b45fc4af658f057d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb540d1dc266cc17e60945a7e5af7a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0ff541d66cc1028df257b8b6c23820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828540c1901b6ac34ea379d7ea485721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379466337cff203b07e7373eaacc0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e913894bae7a1d9c7b4b4b43ff5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97f52c237ffb20e356d36d3314b7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d935ff975988ff8afd3a71713945f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8f4a2c47b2f23cd7c50825cee98426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b2318a9256de1fcabea71eea3d88c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada1a33eb4d2feb07ded300fa5ab47728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d0c807b9f6683100a777432b0fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1410ed0e8ddeef166c72be8a3d89bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd78f8e75f1667368c3fc1421e4f4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5824abf0401add74af1d4e660d9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ce80a7a9e2bf290484373242705f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911e693b39d843d7102e6aed84dcc3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cc1060265bf32860b75dca83ebee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8d24076ae0c456ef204dea3264b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a2441904f352ebd581ab94b3f19737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6f049e89b49502387be0acd5f0ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55074be6f945f66eff414031adfa2c3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfec66d77dd3a3a5e6985e76dc76c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1446822cfcdb1d439178b73a61884c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116c2fee690f87309958d48db0633e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147087fd21293dae5803c7bb18a336243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b34f6688b3d5d46001489b53f5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f94ef228b49342cf44f0da3b3fb5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806dd419496bc76170f525a310ae6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a474544bb965a6363dedd9e957d42a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc95f8744ad292deef88d2e8bf33e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84551c8b49e26857177998c41dbd843349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ff99502d05ac84bba193f188386b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa45196b4e722a2ac950f7eed3584a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa8f8b3ccc80183ac77ed64924e8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e3eae744e1258970ae3a17770fad153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e69797e601ab561105d46d6d03b59b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e40f3bade9cac899a391e30490c8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf637989b87bb467bba819bb4ffb6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810904631653aa5ab3136bb8689ad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0619185dd96ba4be3817af128a5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c1ea9a6ae6a5ea20ba9d7e40e9b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98993e6ec3d7f89c73d8c8927db1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdbdbff95b0b7b9407e78cca21397961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff6e54e136ea5ef160697fbca69e9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df8a7e203634087374d8f174b6b9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4daa76c8b243735486ef01caba1e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370de129965760d61b498eece95b22965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3337b02300cb84fe5508a42b26e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d014dd455f553157fcb90e5b4d1ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70da13fc8a48953d4bc9e6ab69d9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba1f4bbc2da3f915c947c6e524b93569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628278e4391c1fe964ee503c99701b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7140989f7ee994b39b6bbb45f00f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829d748045be09bc7ac27ae4a1978f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f35524c9ffc741d0f35ada0414b9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034185b238826b4a1bc440fa825398b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef82a8c92e0f0bd2883e7ca871bb1c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8e155058ab3274411dc07e774ba776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274fe454731e334b9fbc6d000e8db177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f14c02c67a8b547826a0f46e4dde4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7630d65f84acc474a48e5f0c6886ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759464eca70a526cf94914001117a51780.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>