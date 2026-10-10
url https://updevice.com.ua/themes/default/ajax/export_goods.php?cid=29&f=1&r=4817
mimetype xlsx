--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -383,59 +374,50 @@
     <t>000011113</t>
   </si>
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-led-light-adapter-cable-ua38c-0-3m-/</t>
   </si>
   <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f9232f861cb90d0a6ab7cd633c481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962850c8e4063550cd59548f8610533d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8e14f92a2ae0c142ba3f9904bce03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2aadf3fede2ae65135fb119bdbab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f677f0762696b3814ac4e45f1a541485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b57d6a10ef8bb4a38c3a089d3af206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05385aa28dbaf1a674444e32068f16f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72550e1f0400a6596fede8887be032e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24254308fb3da7e57378fe9c94d069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870184a88158077802925b43c1793b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f157c0f246ae1bf120276e3f549f8a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803472bf30f01eb7c80f7a1a294cfec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca5a1ae9109b6dcbfff9aad860f1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168604ed0cc8e96bbcf0f4fd45870814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161caabdbddd212646b18dddb8d9d4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433508b1fb4beffd0bcbc0c6468e3d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669c0f7a53b2d32c531fe1969ffd59a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b46b2fa43eb207d3d16a602d165f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d69305461a912973b18c0096c2c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd521ed73d337b3221b3f233ee5a394220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d774312fe261e6879cc1c5f14dbd17e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb61289f5c3ffde03a7f1e42aef62922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8512cff0efb9f3714cd8e5747b6b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56612667e1c2298e35f0e2209155c36224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56bc43347ecc60b83339a6935aac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19fbc01f71a1d6303a316629adfeb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db1a4b5f3b75a7f7ce93bd80580f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b3cf558e8a7c23042416298b195b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067a3a729bab187a18c60c7fad92f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf5b7779545d0fa003222038cdf3b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d02b1de2f8db8c824789335c97d6d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e9405777960da15f577ca44ad73232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debccaa2e777d2766c1dde69d68e01333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0d3546d7d873904233373b421ed7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc890a42ac2c4b1c1fea50547cff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50403942c2784ebcabb0ac3fc2cb579536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabf75622d77da8709c80e9cff3455137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5057cb5de29aea9cc10a217c0c9ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bab89aa58e3073ae7b03abac10d4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f75238dc161609b5fac61921871c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284029e9eec964e26efeeba51d827341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199b385fa8951295c9ba9793b190f0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0befe8a6e6881f6a9c3d34a90c78e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aba000cb31d12137266e2eca6a75744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f7a22bae41ea3b3f16b2f8fb7e5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63ee66d56368f461dfa304fb3499446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbc67a917d616acab5fc2c0417c6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a4e740326169c7f09631fc2216ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb7aff8c659a5a35fda81879f39f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db3da5e8bc3d2dfedfd180860441350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6a667bf5b542c351351110c7f7b7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f178cd1ac7fa632510c3673e7b0e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa2bb39e7ccea95bbba1003e7a920753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928b488627da00cd3aaf604968cfc1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd573c83f1a0f1b0dc92eca9807f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c454f6d253a69ac0d2a74112d24c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d2ecbdcd71f3134f3fdb42e9007157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707981a213967f9ecaedbffa2de7c96358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940dee4540d4e9da2d4dc089bc8800959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd029047d45f305077badf8fa105dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a549a3d1da2839413206e906a0aab161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aeee3e835d151a18929802873e16f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940346a8e68df9f354ada6b2041aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e3b6f72dfde5d61d849b8975b5fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db2a83a074f062ed59e66d4dfc170e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eafc7a991e888abbc63483b4ec06166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dccad2750094766d1c831cdd1e4b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f3b715205f330727e20ff63d91b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b81d91c3075c9830567ac6a17665569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf980defdb2c7ebb940a48937b72a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa40229232354c4533f4901292e9b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f384a4e7821b97373a620a7154598572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3770ebdfa297aebdf0b345c3057f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83abb66aea2d1e4163ea57de6b96e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b148ce9ecf77e9897ba1b07a9dd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1085f0ac36b1ba650411f847397d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21099f0172971aca4bc94c9edd0ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0d49f80c75f7c4cb396ab59f5263978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491e92b32dd37f89ce63bb8bc9316579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64eb34a8636a6461bb3f4aa2c9bf2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310d1a35163389dacd74e83c0fc56c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3fefa585e453191e8feecd38fe9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590067536a3bf038c1a8982a83c3d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8199b87a83b4d71406642bfce0957484.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed202ac238f1a04a9deb021ab3aee791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d0ca8c8f950dde77a6e49f3ec3752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c70447bcc1a437adcd9aa05db114bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68d4ac632038bbfe3573b6f1166bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bc229cea5ed233901322518bbd8265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464d41c5d4ad82088a82df37a156606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dbb80b317b733c61c7a2408d290ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52b7e86eec694c7829dbd6e5d1f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f655516c0e3be19ac11fdcbde74f669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d463b135d11da6bfbe13867fa2f1ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deef24e8b88be387d7954008f3260811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14c897f2339745d26a0b655a6d3f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23579b144924cdda38ba68d7169fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ede5f09dc84553aa7df0e8d7411e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2b650706d63bed29fc179cac951915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aada7dd9158f922f25cc819803bf0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e312a4a7c45d52e44e353b0624447b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f812f8dd28c0d57e989f4dc62881f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf346e414422c4a077eb39c4b6e1c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec09d51247dfa544dd71727ff927420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c52f91606f210ac45e0e30a2d2c6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bc11327c2c5a881a8f6756e5a94fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7057c53239f7ca15d608f9da73c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8cc3436533a9fa23b4a38f87c45a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86a92040046b89ce341a0fb72311c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1b633008983863c8ec71758a4e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3aa4310ea01950099395c5a751b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab922b128d9a7156f4332ecf79a9b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd73cf53fa727b2e6e9a118357cb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888124e6e8fa58cc641c64e5e33e09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec876e7934bfb9e156c48343063ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202227433abe2fa1c9073e90381b958b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b9127a2af2465407650651f0627033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72dd995694f79bb3f03d8f6b35b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c965fcfefae4a31d6f4f95687e605b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55d1350b0eed11e126f62b483517836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee46d421d150a1cb3258968dc2f7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037f0e68f8a6709be59a513d42716738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0313e2b2293fba1bcd72b395e1ff6f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55290657afa3097eb44349753f90546540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2eb29cd3d9e2b96fad7c84f227bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beaab51255b0fe2bbebf4aee4403bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01617205d1fed1900a46fe07ef8c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2432f15caa1adfead2a0fa6fca22e6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711a95d66b909ce419871f94a3b9f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20655076eed6ebf2c43c174eb8afdd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6755bd95ef913f71f278588c3b34fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d560b6809b620bd97784189961e8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9caf6c6484c5e05d7bd4a77eb03149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb89b034283fe7768f69749ae57c64e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08819aac2a0e4ac773fa286ccdc7888251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b06e420de6d9ecb0fde46e95e98352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10854348bb66f7ab93996312f667453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e510671ff92ade596547613d1c4e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e761aca38a04a2b6159e1e0b782cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369a700ed347a4429ed0cc7626e30e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ce318a3c0e60626f16b658feaef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25758a51f6b92291f8590d2af6054a0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce809f9b223fb07e0ef1630fd160f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff127830dd0015412d27b7cca80d5d3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd00be805673c4bf6a034f22737500561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064f1d14fdcc95c821e180da62be8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21718fe367343cd1b99ff50444cec863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef8adf545187d5da453b7edad4aff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdff48cf84d9ce21b09c38b470eae565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f68406a41a1efa4d3d3d07308eb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042e856707bd85d48ec9267bee9a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5047ce6f708dc5ea1f07b536adbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d2f648e8183940d029bd5931508169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0dc455dfc6369cda8411fe96717270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23f8990623b4dd640907fee83a2db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3c91067b24ecde9fb757c78ef558e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fea54c4e126af588437043fa5ce7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee863a1b1960e1de23035890794ddb1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938a01a9fad5d652b35c57a6b2e19c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfd4af86cbd8e99709bbf6a3d701b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720643ad6623b117a235ed11c9671b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6e359d31ed7f3d33061653c7e2e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44def4c6ebfaa59dded1455470056179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d1052bbc8a2f8875df25dfed005680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3538,942 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>