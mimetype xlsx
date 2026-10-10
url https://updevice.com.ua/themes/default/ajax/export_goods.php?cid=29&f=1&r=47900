--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22d8d1b6d34ae24aff0f603a922ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f087658775c9ec1259b3939129b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde9ffdb74f60f1939f253ba9a3cb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e8ef15e5cc9e6e4869fe5c70527964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411344a919803eec1da388c5bba17775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacd2fb679b27a70d85dc9a560581b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070cc6f6f53e3e3ad3306bd5ed0db947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1c8e4c3a17b7499696d2aaade6b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2e71560d045ba60bd6447d85a0fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b1b10aca8cb177c33b79da10702be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec2f32b23c1be29e85585645b4bdeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa36e49819e15874ad5dcd56838168f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4d27c72d9eaa2f7017c0e4c0629713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3989215b5325b5739c0676da5e5c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ea598fab4a4ba97a7142f72078a7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7252fddd73a2e92bfbdce451e30116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f41f651f0897ddaf340b6d0adb4e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fb44e6a1895ea37e944336191041518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee847fdea41a12aab50c3ed4c85758419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549ac158295312cf031c24f175e27e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549699f84b308a7ed271c33d0e5e29421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccdb96b4d2a6ca39f190dd4674a92822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231ec4a0ca45501509b4782451a16523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdebfb24d9ff55a420d76e71938a93724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd018467aabc07adcd01c4762dd48d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3415272f612a087bb7e4574d2486826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba2f5f195688b24ace65a148038a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53bbc8d5226fceca73587f9b9582328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9908fc48ed04b7815514762f33eb2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c22fd48ecc5adad6e6789b7cf54e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4e72caa447809f0d1e605561165c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101c70f2fac137435e956206df208e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba2763eab904839c7a8f9ab6713c2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66597b91762cb0b66363a2c4587624134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1f9bd498aa7f4e6ae03c4261c31c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036be625dc67cfc14bb64082a96aa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ad15366eb3e263962268851fb88a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995e00fbd90f284e0860ecb4e6558338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8faa0c4007772b4deef42a68c47e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b98981c24e4c52305ae5e411c2eb0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac4e5f673466db198b85538c0b213841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a731852fb69f20eaa5ecb41590c6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeafd353eb2d7bf157d1c14ed8a47743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c9e2de0c052701664f5dd2f8a75e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b9a7e8c5edc9483688ac3483a84f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e35d3397dce64ea49aef286ecd5c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be1d8d3e29333257fb1505f2a28b0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0af3b11db096181f8d16bc4bea3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691e5515fafdbc4eba91abca54d41249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f066a13c0f0ecd23742dc5a90f9d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b70f8bd40333b97f69ba47404d31451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbf4033776fa4918e5fc9c809d224f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe9f7a04889c5ca7f37fe231f154a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93576b5bb00a7cc1f0a429f8cfa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9d5c114b78bb90084704deb134bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448471cf3a90564b0e3d47cce944933956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332de131143cc0a98cf4fa3296ddc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1dd8209353a59b9cb8d3bfe6a190358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936b8d2707a799e0ac9cf576eb054e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe009b946884ababcb0a2b003890360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4450e0a211c837593ee1f54082663561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ea22eaac3a7ce149c8dc2ff8a1bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31104ba90f85e3b020b60cc4f3b4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9fd8cc1fd23e12bfecb365004026864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6be23be459c17f88a0513f957020965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987413d43e5867c274d205bc999a2bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bddf1fb361d48c8416f0b0c9255067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d06416b42e893a8ec71df1325c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57ab0ab2bcba356d75b3b41c1557b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af743328cf0c4e70ff336484cbea7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2894bb0c53366f972f2bb28e799d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1744797cac70733008e304ceadd8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3418e4faeaf4e046f763ccdc96f98bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a11e4c9e1155e565f6a422fe05e1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc8451a865d90945653c4c6d06a31675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed163240487ad7f94f6dbf7d932ae2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4bb350dadbfd9919f1a6ca528aa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793f6341c55324c97aa88fe9ea10d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af25e06fe95c3d0348ed75d5d906179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a66ad7e7ff982415eb960830e951a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f651a2d059e506a2b97312b575bed1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71375b0b1b19e30b5bfccc7e8c97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37df0de436967867f5caea3f2459483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740dcf7292c854818082a7bfd79d63084.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a5d6e8bf65a0f265afea45e2d86d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc04f21bb9ddcbda813571de806d832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f455737c14fad58b99d2d111b6ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c313fec82e9228cbdacf2f91bf1e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a2b15a884c1038483cbe77502a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab96b6d59e2416f5abe3e09466ae9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87e59550db45f19b02c284f0229f587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44f645497b843619cc5d5235a162d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88808466a67fe2c4d9eb04081d07b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85386713bcd3b9dcea508efffdd7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e728f085e8da85d3adaa80caffce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22015b409c9425f7d0d7d00e5d37a9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe2f307eb4e555815ab30ecf01cb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094ff1df95f57965ac03ea02db249c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43cf41fff4edae222d09d3a8a5c5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553702fc35c354502bb550c4096de9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1290b473e522f823c4ecb2cab41917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcac76203d64727049ec5ffdfe446418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76450543e4fff07b57473bb91841e45419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab2db41aab71b648f32bfb774408620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b83e9b4e952f85bc39491484006b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fa399d1c2b2514fc2d8fc0708c18e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c9aa2611489b30805c1044fccab4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f40d91c14a07856d0cecea3961d3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0c39ffc32b7f5e2e7e07a83e7227a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bcd14eb611caa2fa9bcc9ca30c0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3253d31c82bd8ebefca3120c9764b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df913de808efe98dae4bb65f10d885d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf301cf89fa429b77543af57c75c8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf2d32d3a17e9860ff9a0d937ba3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389266e8652789c591212221e13b0a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365e1922888241c4a7d72bf1c8bd9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aecf5a29f4472677c92a2bec0115d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1901348d4840f3df6e456a341e69c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065dd7fae2f1edee2b4833974da3fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e371d4ad78217560485a52f596d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b25374dbb43348a4875f2e723a52337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713796a6f00359c2d53677f5117691f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a75dd6615895025b6d3cb1b0099339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710d931c47a0ba2bbc2564ba361bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f61ac217da90986f2a426564fa1b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d65ecc8c92270abb1a2bf2a9696942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b549db403002d2725749347b19f1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3a419ff34f9a0e3b6378e2b7df9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1199d68b2d91ec0679c9df7cac5b4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3629fbcda2f9e55913cb9253ee08b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec4b8b4462ea6e25086cf267c9afc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecfb8aa7539afbba252b9cd375fc4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e005384a4a4a4244894bda086f0ae849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472246a9b0a5c8cab7c53b1d25d860ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b68b36245dd5addd74429330daa8fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0cfea73b0db6a78552034f2ffca1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897185c9d059f3854557fde0e650e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f70aefc24fcc30114f7c9dc4badbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10eff180504333a7637fd6cc43efaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562d770a2b89b1222d0dea5636f4fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1dcced738677f0bc1b8b989eae16257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a759e796687d83c907f5ad837485c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee555a32a5261d8c4614701cbb0ac6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa9254f915ba09d085cdbd909640060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cefa496d0053a5a077b0cd36e0cb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e044f9f4b1e682bef6f4d1b9135ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ed9075f2d9f53ca662340d1fc2af563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d7c9b92dc15b6da9ac00ca6509c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934aeec93f93f083dc55d054be71c2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec58d2dbd3a843b2cc316507459c3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b566a2093a7ca99939520d454a3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd20674beb937a8bf43a850234406068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b0048cb16fe9db65f7ca86814ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ce200122a721d98bdfcccab5110e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c777f3dbae956e0e840eb6b2f3da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e49e1a21ddc16a51d1446b56641ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3460f29184e31c00cdb982fddb52e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c89161b247810ed37e7667096edc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cdfca1c3a7c951cbf8e48429d50d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a668130a883eee5d350fc936395d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74624c95013fdcf939d6b10e63582ff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f2dadf076108304e42418e2a681f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e60f2dd680daa73d0a9024d84310879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9adfcc69474aae1e5c216ac3b81de480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>