--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -115,59 +115,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -385,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -481,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5bdae46e94a41dbb9ce40cfc3f5751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adcea6c6b9fd0cec4c09c2a33419202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaf6938225076a914f78976aca34053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348830a43e75c6efc5253f3876863ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3f292a26e504466703a0000d6943d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcaaffa225e45d516d665db1071c236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5577777f4220d8ca66cdce0a84ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c3f59d1a6ba22a9cb12e6dc652e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f035dacab35d7a66bde46051d22d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c2d70343330db02e468aa5e2b80610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d6f86c506852e75128fe1650df8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06079d3223c8a891b27d63d79231012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a750bb23d8ce583f576c75c9b5995a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7693f1a5c4c8d588d328a4bfb9a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c828e9dc202a8fee6c0fbf3d83a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06cbfe76d551e5bd75ec20dc27eb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d935de4575bcea644c9fc5aa426e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ce81e62becd8f4d864490a3ad952518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565364894e670c0d07eba6b27000bff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a278b336fc04ead3ac1251b0c9004220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e37f91a9b2442e869de24c26ba3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab5d5b42c4f07441bcd68e9836b9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88d2e2317ce8642518d2c632fecf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0d720d468f2eb0abe88f09ba7b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ecfae109b2f79e059e46b498b3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf35310f1873b54631b55db76453ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b6c80046e0eaa132bfa8e94c101627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366c0ace4196e358687deeeea83ca628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efdd9ac1550f43a3118ebe6a7f75f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036cb4fae63d8623b443106f45d4f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8d37d92d77d7295db9dbb3d622a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d079f697e422780453795c2d393532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0374e519891ad51b05df71679edcf3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83fb5aa6185487980caacdd20e42834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4a1c51bdf211819fe52d48ecf9a4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55336a8f750d5f00cb2f8f70d45432f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfebede49e6bbe085d567e8c0c2bea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9184f80dd87cabef020da8ef9d157138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06769d59aa9f6f00f9f14d9c4edeeb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcba86fb0d416f252ad24c71c65dd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d5227c692ad849e1ab997c4c721f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aadcaa51cc174e822f55bdeef372f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995bf494fec4db178d8458393a809a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6a827b7b4ac8f14218e714f72f9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2042d10450aa8088019c17dffb9888345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead46102753e2b2c81e002d2a19c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dfe0b0a0edbe103317a48747b75b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ed2e8f4c4b1e18c4d1217c0fe69348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2c14312d44b97334ad8e12358f2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f1a19c1deea61c7186687184c89f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a67a38fb5eaff5ca33ff4a44b9de6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4047f76a02f0048b7af4359e1e2ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f52c55aad5e6fb28cb72ba9c7683ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bc7283356a07baf618ee14706185454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ce2fb962f063ecabc53d5605bd5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550247c14db0c44097c6abeb179221856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b501259b92d5c03617c432298274757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6afadf91c88c29725e1dea9e8760d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216616763d52f137e0c0837da5f6b24c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc20f3e32f74ab42392a5d508c6f43a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ea9ef82a54dc499dc700c5be948161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e91e3beb866e56a2cc19096ac6ccb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621dd1db6a1d870cb9b9251d472a8e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bebd637aff1629f820220c556b987564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66d17f85c8135bb0a65c8115601c8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee2e91b4699bc93b0d53686f9c00666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8281f07fed14861195e75114dcb2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b281bb165bd591ab8a4b1faa79295368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0be2dfc6f5cc9dfdd3f0e722cee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec20954e81ad9752342ff2e8e6a61ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee119173e7402f17b0153a646e5d7c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a84f8f48ce3d4c8186d089b8eb0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2227d2b7d66fa8f689863474447a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e88a86782767e525c36f089690a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5817993be668ac4ac41cae3416fe74375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73652c576d7c57f82dfc7e490b148bf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c2ccb86f897bc7a0b0dd95b15f28177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c3e48388a4de5819d98f70c1d68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f74a40a4a772826c10231c644a87379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f89a0f694ded9043d0a5cebd0a310380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32d0cbec1d135db5384da49860cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c76c6643a8162e33f1ab8f77553482.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608105a2dfcef569d0e7939124e666df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99223ba9c4f4b3f15ae9ecca177cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb44a07348ea0fa5889c7188720c233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e82c36955013cf30a20b7ece7eb0eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a400320d921d22bb126ba3e4c1c855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24d064b878919a097055c6dafe76d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e449054ac0219c868cd8067a7d6aa0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a84b6d5863e25c8091a885bde6c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad61253966ee657c3f53f1396b6da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ede3506be9ff9db76d308a480ca410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daca6b28cf9d5019484243902e644d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a596654a0e18ebca00e861cf15f7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4152d48833d255a01bce74ef5186c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ade4607b177e1fd74b98271f616114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a58e34087dc4de85e6afafe4ae7d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0981255952331f9d52b21bacb7819c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44882168dcb81feeee5cc6d9bc94e7ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fe9617285e5dcb69a41dd3f4a339618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde0b15e5bd3eaaa22f7c9f4491a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208eba27f2d1cefb79a73861b60746720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe354198e2dc24992cc447635452021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83b1ae130e66b3f294835deb8c0e5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b1780538e4b0ba9bc43895c5ea10b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a20416ea36f5783b42fd56c9989424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed8d3ea3e1e5387790875bb4403cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5a800503dc452eacaa459f90bdab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c9eb74163aff410a294d4fd5816527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c14e9475e68fd50d67071b2ff087828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fcfa82839fa797c759b7d39aa6a4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c3ca964901ad638542c9c037949c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeebfa558fc356fbc86967ce0d58ff331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a9f3b3128094540faa19be940d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd3fdd50248ecca91fe6c4cae8bbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb654b3e3940bed8b587189f7490a9b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7bed8fc3edbf1861ffc69015d2b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc50b61f47f86183dbc731db31f762f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fbe1a63c8b82767a25eb0af913ed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e662c7ff1ccecc44b442aeed8d01b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc001f2b1ccc3e00155044aeb40f1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4541f0db29aef8eb39c69bdc7c21840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8eb4bfef52f93d4dd24874ac4a3a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedde72f54887efa2bf8d394e0cb13f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3449a6ac5f5149576441b03a9270ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493bc77d8289fdac0a31ee9f4eefc8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06bdb83d2263478c3299418bfba9fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e062d7ba22ba01fadf271c647259946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e479b729bac980eeba279842ade55f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cea49ed64ab031329cbff6df8531348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423a5eef755e36b2627688a0d8ac7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20307a05b5c2d9e3c0b38116b94c45a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05be46a65ce8fcfb264293c5e07a8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd56c4f82551937a24016245237d1e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e2ef3016beaff58b20b00405e181e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a48db8e328e062b098484854eb0bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8907f856979259f4a658dbb9c6102055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066388a27375ec3bdf32f4b5df5da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e276b0192294c31adc5e5bd163b1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb53c88d1b829a89c8c062c53a33958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245be5c284e0b9c9973aaf8e09d8e8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1092de7ec145d3f65d7edece38a45a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86397d0e3408e7c365b6c596bd092e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92137e697e8f54de4924a7c57b3c2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7545faa1a50cbcd390ebf199bf92ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad21a0c56b3e4f85fc475622cc23d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1e9672140bd818db3fb613b29940165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b34c5bd34669ae67898fea45feef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a150893b863ee0914a0dca17fd6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e1b73f283a5008e1ec7a75573efbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a26cdf6a8b38262d0395e2509ba269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491802a820aa9054bd798fbe9a9ef3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cfafa0139ee9e0c2ce3b12e2fdf8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d755e5dd403173027733b968fed0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1363ad5580dc68c9772ac067e70b10d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6aa5ed77fc39ff62a5a31e3558a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbec2e418da59745313bdccb3f40fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0c5583643e08ca1b05c7e34064a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af6e0a7bd4feea169e1a44238946b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816541bc1f53648273b6626ecc4bd4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab12baa35fd4c57a24e5c65f7af9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f2465dacc1e78eacc951e4cb9d13980.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -970,81 +961,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2873,110 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3243,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3469,917 +3400,892 @@
         <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15874</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>4.15</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15911</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>3.21</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15991</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>16042</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.72</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16224</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>7.76</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16286</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>1.68</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16436</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>2.56</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16473</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>1.51</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16595</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.42</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
         <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16661</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16677</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16700</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16892</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16893</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16894</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.99</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16919</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16920</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.46</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
         <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>19249</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.77</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19250</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.2</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19251</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19252</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>4.15</v>
+        <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19277</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>3.47</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19292</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19293</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19299</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.08</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19300</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19496</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.3</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...23 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>