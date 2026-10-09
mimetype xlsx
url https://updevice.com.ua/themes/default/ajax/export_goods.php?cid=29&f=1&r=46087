--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,89 +94,71 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002249</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning JOYROOM s-M326 |1.5M|</t>
   </si>
   <si>
     <t>Joyroom</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-joyroom-s-m326-1-5m-/</t>
   </si>
   <si>
     <t>000002250</t>
   </si>
   <si>
     <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
   </si>
   <si>
-    <t>000002508</t>
-[...7 lines deleted...]
-  <si>
     <t>000002695</t>
   </si>
   <si>
     <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
   </si>
   <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
@@ -394,93 +376,93 @@
   <si>
     <t>Кабель HOCO Retractable charging data cable set U140 |0,95m, PD27/60W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-retractable-charging-data-cable-set-u140-0-95m-pd27-60w-3a-/</t>
   </si>
   <si>
     <t>000011298</t>
   </si>
   <si>
     <t>Кабель HOCO All-in-one charging data cable USB/C to C/cigarette lighter U138 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-all-in-one-charging-data-cable-usb-c-to-c-cigarette-lighter-u138-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000011400</t>
   </si>
   <si>
     <t>Кабель комбо HOCO USB/Type-C to cigarette lighter adapter cable UA38B |0.3M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-kombo-hoco-usb-type-c-to-cigarette-lighter-adapter-cable-ua38b-0-3m-/</t>
   </si>
   <si>
-    <t>000011401</t>
-[...7 lines deleted...]
-  <si>
     <t>000011510</t>
   </si>
   <si>
     <t>Кабель HOCO USB male to USB female USB3.0 excellent speed extension cable US10 |0.5m, 5Gbps, OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-male-to-usb-female-usb3-0-excellent-speed-extension-cable-us10-0-5m-5gbps-otg-/</t>
   </si>
   <si>
     <t>000011511</t>
   </si>
   <si>
     <t>Кабель HOCO USB to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000012875</t>
   </si>
   <si>
     <t>Кабель HOCO Surplus 2-in-1 charging data cable C to C/Lightning X125 |1m, 60/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-surplus-2-in-1-charging-data-cable-c-to-c-lightning-x125-1m-60-30w-/</t>
   </si>
   <si>
     <t>000012973</t>
   </si>
   <si>
     <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000013033</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB/C to iP/C Benefit 4-in-1 silicone charging data cable U155 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-usb-c-to-ip-c-benefit-4-in-1-silicone-charging-data-cable-u155-1-2m-60w-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -490,51 +472,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2b12c5b310e7ac17b982cf2212ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923e9c6da7fe31e7f61f58f50b140f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95a99ce3df85127d74d84397e2ab63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4840edd9eb55941fa4d1449ad6b9664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6165230e7169c02da234e5eb71725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb424539fdf4288f11576714fbb4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980561fee7c5e65e6bf3b183d76afaa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c998fd15443c978122591691182388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca24f7ebe1ec595d3691b0ac75e2d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8ac1e6c416260aa921338f11bdecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8d3285c8b7733ea481360ae433bda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c86049b770a186ea7957325f2cd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09bf602845b103f62bfd598f8231e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea362ce42956a97da4df079eb9cae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a308e7908af38ec1553435b40f4cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee02b1765a939fe2347f913918326c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091414826ec89366c039243e4e71cc9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c4ba6e03c57addf0e1ecba71cfb7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799dc499fa19be4b440d5782a1234219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb289b5163cca086ce8c61892dcb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc1ce3eceda6972c43f404e626484321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3978d6cb2b19bbf0995a0a79cc7db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc32cf85152936a688a29faa200cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6b548f365bdfdd53a1c81f7384c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a13062894fcdbcb693ef59334dab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee11c699abf58a29612b0799f3ef6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436302ebe9780cb8211e39c0a526090627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606374f4ddc47a326abddedd5532ab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45b392a84f3d13e64caeb3268d27729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe81773015d430256167e6bc15a8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b012bbbc90aafc5bde0a8465451bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5820ec6bc0202731f1ef5fd73179a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaab1a617879e4bc1813e21a8a5af2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45946d0921e8a5fb7e94c49d1c32696634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b1a395dc0b45271dd776b5195830035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0aea067e1fb1a17b9e8868b5abf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeffd50aa241ddcb5853dbe0a35b4f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1a858041e7ec5656fc698a10d1f9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6b65d18def03e315cc219cbcf88b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f595605a80df5b9922a7a380ccb17d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b8ff4656e9115348ba85e183d17b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120177b2358666e5723e29b6b0c614f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec4d00816a5bac3c7f6e374d29b02a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a31762f90ab22c2fd0e5906f625d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fd76e9840e3a52bd04b60cde0e8c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368450aa34e721b87a84d536145fba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b2333592939073fb42545f0b747047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a2787a4f8ec8d093cac40d282c6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a62c3fac774c295a6421c2407eefa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61696e973b55a95438be8c1172f7bcfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde357074401830eefaa6b4d9aa001751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6152bafe35e1cabb5b893f010ee052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccdb8d1a28faa66aeb9a303ed679953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26f227ff3acce4c3ebf3917d4ac61854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46356308527434f3ffee9173b5a09855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a10dec94477f9048b806401cbf1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34b376940bba0fb0a86a2ecc00aeb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62361a5d5154fe7bd584fdade1be858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d808db0270db512623281f8b559959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6299bc8f7f35e2fba27c7a5be7d2e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67252379f9be9036c3c89a1de79e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c57cb9953bbe2307239b5b23003262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b40b39e565a71d2da0f0aacbb077363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3300002934159da73a09a983010f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3f5d0a08a6c8636e8704114d500865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e6f4ceaddb7480a549ca581aaae1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c5d76ad533e76ae6af7b229769f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccb157ef4f947b2b16c0b6ee4f037e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbc32230eeb9c10a3565e3dfe7f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5879ed2bc429548e650a55b067af470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07dcf52f6e5482ce827f342385ff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef524c0307fe63afeac8fae05e8dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef719665c5461d2ff845d9374de0d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de202682397ef1f79404fa2bb465cb4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d6cb1b4d815cc3016698a08c9ca0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1fae4e129e42e024c052182f2f52d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0170dcc1bd5673b99f0b9f6d73e41077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ee4308d63d2bfb2280102dd3c80b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f17b6ca1afa16342400bac92725e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc4250efa19b4ccc8917d6ce4977980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7da9c1c6a79b40be5889962c232d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2fa66d45416e30d91f887f72a3a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309bea5dc95348524a128702a4533683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91dfb87855ad965d3573857ea4e7884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f7fb57ee5e8fba03f2a2e3d425a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b3f263e67781393dc4df970fa3b1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c027dee9c18cf340bb062610e24ad13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c621bbdb5c08dc9bc06e2d167c161a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd52d251d7c8e43e0836e22949782a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57949ebf6c08d1b8dfaa8b9631040466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fe5038448fd04a59f6a3c8a7d620c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931647be23dbadd515030bbc22e87448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e957148ee29b7762f2c11407252a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224a226f11e6bd99a1186f4984acdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ce3d41cb586f2aa19759db3fed5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421d939017c401627554de6e0b1f3f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550d49536a3d97b63caa5fc73fb6fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749c5805245c3a4390ebfd1952488a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a8e2741003c0ae9cea206ea8d65a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8a2b41bf33ca1b48606f787fc65916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32f7516f716bcd8ecc1e5acbc1199917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fab7dca84a1a958371665a2ee004818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745d97293076bde59a6fb263eb33c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3bd3bdbb7a507e502ce356af581420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872086e3e7594562cfac02f5bd4ada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1478b8a8474a754d7f888ab2966722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873648394fa5e7bb6ebe28ead98ffb2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2f95a81841dbb2f87d573e41e81fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63e3acc73507e411ccad91bb6065325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c187cce73fcf817a1a25adb0a4ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be145d30d92ac15267206771cef75727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b397f97544ecd34c3e0f42a7c97aaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf3d36ab93da2d10d8d1a0fbe4ef4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81436ed6dacaa39b06db20a6b2f6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f706b0d81d9837a1f86fc7693da1f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4316ed542b5a162b5ccbfbe0fe4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c29810866da1c4dc3452f17cb121a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696a21b561b213098e34e8e84873ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389a548fb0301f1d6b229ea358416f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4ec7bd67b7b8143c7256e83d6ba4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d3740f705c2724984666d58efb1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32705c6e847a2afba6a0c4214d6b71c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99851a28fecc22c488e687a18c88d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b26115ee6243a3d6d9903bdef3bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13e6692d78f588c904a112eb29a56441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411963291f564301d0316bb0577c49642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7bebcc8125e95d08582b05318b4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c91bebfe547430dbd6cdfc4d265e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39058e1dc5c95f95a919cea5aaadbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e7b7508f9af8573870d705f95120a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56253c35c28bb850e4e60e1607e433c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9a714ae4e8a02e23f4b5e21891b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a33b69312fa84f873c1ebf55539849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee440fa5bc925803bcae641d89d2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d477f88077f3e5a093cb3b01b09eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0abae9ac3884f69934a2397489bbb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24b74140e1bc79278cffb61d31934c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a126feca502ed05d48df18bcb89d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f167ccfe2b3ca876f85f4864b1d7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851d77bae35567bbdf7c162c047747756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4308159176ccbeaaaa6f94a2aec2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda345a32c962b0d4b88cbaea17a65458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2794549847714aad87e977de1111bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac2e2fe227902bd4b847d710d17e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7d05b90d7993a2c23f2f2c5d44d2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8544a48875e8cc2302d86bf4b17e6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28091b4a2516b7d29dc5696cc6191063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e5fdb621297484f88c4b4d8f570064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ac3f935cdb38406b578fa529c07365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e0d37e3d13c06d79c48f449a69afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb109659318e8c84971f7902922af467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3e435eb525324f2e60382bb5c06368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ecf745520f08ac96b42c040fe6b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd426c0f59dc21f5177532c3041973470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ce1b30bb5d600839a2d3b6c4e389971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868327467dae43fe065816a926989672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b4f403d1f972a917a4a0f2c53a2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbc7f7b7d975d87bf4bece452d63c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c57759dc67aabffa2bdc9d4a3d1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d96ea2b39e805c768d2eb5f014bfa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda1b59bb6172e5cf50b71a890454e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349ee56170886b466209dbe8be3dae878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196c12cce097c0734aeb7569f58c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5239085ec2deba556536f43aab3b480.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -979,141 +961,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2882,170 +2864,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3312,51 +3174,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J44"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="136.680908" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3488,992 +3350,942 @@
         <v>15383</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="0">
         <v>0.75</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15502</v>
+        <v>15675</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0">
-        <v>2.3</v>
+        <v>3.34</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>15675</v>
+        <v>15676</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
-        <v>3.34</v>
+        <v>6.64</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>15676</v>
+        <v>15911</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>3.21</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
-      <c r="A10" s="0"/>
-      <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15874</v>
+        <v>15991</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="I10" s="0">
-        <v>4.15</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15911</v>
+        <v>16042</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0">
-        <v>3.21</v>
+        <v>0.72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>15991</v>
+        <v>16224</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
-        <v>0.5600000000000001</v>
+        <v>7.76</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>16042</v>
+        <v>16286</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>0.72</v>
+        <v>1.68</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>16224</v>
+        <v>16436</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I14" s="0">
-        <v>7.76</v>
+        <v>2.56</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>16286</v>
+        <v>16473</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16436</v>
+        <v>16595</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="I16" s="0">
-        <v>2.56</v>
+        <v>2.42</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16473</v>
+        <v>16615</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.51</v>
+        <v>3.28</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16595</v>
+        <v>16660</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.42</v>
+        <v>0.83</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16615</v>
+        <v>16660</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>3.28</v>
+        <v>0.83</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>16660</v>
+        <v>16661</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>0.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16660</v>
+        <v>16677</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>0.83</v>
+        <v>2.25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16661</v>
+        <v>16700</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>0.83</v>
+        <v>1.88</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16677</v>
+        <v>16892</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>2.25</v>
+        <v>1.68</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16700</v>
+        <v>16893</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.88</v>
+        <v>1.68</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16892</v>
+        <v>16894</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.68</v>
+        <v>2.99</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16893</v>
+        <v>16919</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.68</v>
+        <v>1.44</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>16894</v>
+        <v>16920</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>2.99</v>
+        <v>1.46</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16919</v>
+        <v>16929</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16920</v>
+        <v>16967</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.46</v>
+        <v>2.59</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16929</v>
+        <v>16967</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.25</v>
+        <v>2.59</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16967</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.59</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16967</v>
+        <v>19249</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.59</v>
+        <v>3.77</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16967</v>
+        <v>19250</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.59</v>
+        <v>3.2</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>19249</v>
+        <v>19251</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.77</v>
+        <v>3.47</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>19250</v>
+        <v>19252</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>3.2</v>
+        <v>4.15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>19251</v>
+        <v>19277</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
         <v>3.47</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>19252</v>
+        <v>19292</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>19277</v>
+        <v>19299</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>3.47</v>
+        <v>2.08</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>19292</v>
+        <v>19300</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>19293</v>
+        <v>19496</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>19299</v>
+        <v>19503</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>2.08</v>
+        <v>0.79</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>19300</v>
+        <v>19508</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>2.08</v>
+        <v>3.74</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>134</v>
-      </c>
-[...48 lines deleted...]
-        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>